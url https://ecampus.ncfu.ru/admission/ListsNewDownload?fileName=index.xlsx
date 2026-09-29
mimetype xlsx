--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,302 +23,725 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="225">
   <si>
     <t>КонкурснаяГруппа</t>
   </si>
   <si>
     <t>ИмяФайла</t>
   </si>
   <si>
-    <t>89fffbd4-6a43-11f1-957c-005056994a03</t>
-[...242 lines deleted...]
-    <t>ЦПКВК_5.9.9_О_ПВЗ_ОМ_Медиакоммуникации и журналистика</t>
+    <t>5a9fe762-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_39.03.01_З_ПВЗ_ОМ_Аналитика и консалтинг</t>
+  </si>
+  <si>
+    <t>5a8f655e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_39.03.01_О_ПВЗ_ОМ_Аналитика и консалтинг</t>
+  </si>
+  <si>
+    <t>5b5ead82-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_42.03.01_О_ПВЗ_ОМ_PR в государственных и бизнесструктурах; Реклама в системе маркетинговых коммуникаций</t>
+  </si>
+  <si>
+    <t>5b88c50e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_42.03.02_О_ПВЗ_ОМ_Телевизионная и радиожурналистика; Мультимедийная журналистика и цифровые технологии</t>
+  </si>
+  <si>
+    <t>5be341c8-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_43.03.01_О_ПВЗ_ОМ_Логистика</t>
+  </si>
+  <si>
+    <t>5c407938-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_43.03.01_О_ПВЗ_ОМ_Сервисная экономика</t>
+  </si>
+  <si>
+    <t>5c7de1f6-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_43.03.02_О_ПВЗ_ОМ_Экономика впечатлений</t>
+  </si>
+  <si>
+    <t>61fd41ee-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_54.03.01_О_ПВЗ_ОМ_Графический и коммуникационный дизайн</t>
+  </si>
+  <si>
+    <t>61c64806-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ГИ_45.03.01_О_ПВЗ_ОМ_Отечественная филология</t>
+  </si>
+  <si>
+    <t>625836bc-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ГИ_46.03.01_О_ПВЗ_ОМ_История</t>
+  </si>
+  <si>
+    <t>544cb69c-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_08.03.01_О_ПВЗ_ОМ_Промышленное и гражданское строительство; Проектирование зданий; Теплогазоснабжение и вентиляция</t>
+  </si>
+  <si>
+    <t>54626a64-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_08.03.01_ОЗ_ПВЗ_ОМ_Промышленное и гражданское строительство; Теплогазоснабжение и вентиляция</t>
+  </si>
+  <si>
+    <t>54aa1968-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_09.03.01_О_ПВЗ_ОМ_Программное обеспечение средств вычислительной техники и автоматизированных систем</t>
+  </si>
+  <si>
+    <t>550e0d4c-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_09.03.02_О_ПВЗ_ОМ_Прикладное программирование в интеллектуальных информационных системах; Прикладное программирование и интернет-технологии</t>
+  </si>
+  <si>
+    <t>55027662-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>554d1730-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_09.03.03_О_ПВЗ_ОМ_Прикладная информатика в экономике</t>
+  </si>
+  <si>
+    <t>5582ebf8-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_09.03.04_О_ПВЗ_ОМ_Разработка и сопровождение программного обеспечения; Инженерия сложных программных систем</t>
+  </si>
+  <si>
+    <t>55e61098-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_11.03.02_ОЗ_ПВЗ_ОМ_Интеллектуальная обработка данных в инфокоммуникационных системах и сетях</t>
+  </si>
+  <si>
+    <t>5632ebca-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_11.03.04_О_ПВЗ_ОМ_Интеллектуальные программируемые системы и устройства</t>
+  </si>
+  <si>
+    <t>56d6f972-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_15.03.05_О_ПВЗ_ОМ_Технология машиностроения</t>
+  </si>
+  <si>
+    <t>58600f0e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_20.03.01_З_ПВЗ_ОМ_Пожарная безопасность</t>
+  </si>
+  <si>
+    <t>583f4f26-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_23.03.01_З_ПВЗ_ОМ_Транспортная логистика</t>
+  </si>
+  <si>
+    <t>5884dde8-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_23.03.03_З_ПВЗ_ОМ_Автомобили и автомобильное хозяйство</t>
+  </si>
+  <si>
+    <t>5875161a-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_23.03.03_О_ПВЗ_ОМ_Автомобили и автомобильное хозяйство</t>
+  </si>
+  <si>
+    <t>584fbaf0-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_28.03.02_О_ПВЗ_ОМ_Нанотехнологии и наноматериалы</t>
+  </si>
+  <si>
+    <t>5a447940-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.03.01_О_ПВЗ_ОМ_Бухгалтерский учет, анализ и аудит; Финансы; Экономика организаций</t>
+  </si>
+  <si>
+    <t>59ddd05a-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.03.02_О_ПВЗ_ОМ_Управление бизнесом</t>
+  </si>
+  <si>
+    <t>59edf1ec-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.03.02_ОЗ_ПВЗ_ОМ_Маркетинг и рыночная аналитика</t>
+  </si>
+  <si>
+    <t>5a1ec0b0-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.03.04_О_ПВЗ_ОМ_Организационно-управленческая деятельность в государственной и муниципальной сфере; Региональное и муниципальное управление</t>
+  </si>
+  <si>
+    <t>5a5f6660-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.03.05_О_ПВЗ_ОМ_Информационная бизнес-аналитика и цифровые технологии</t>
+  </si>
+  <si>
+    <t>64940fc8-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.05.01_З_ПВЗ_ОМ_Экономико-правовое обеспечение экономической безопасности</t>
+  </si>
+  <si>
+    <t>64844b60-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.05.01_О_ПВЗ_ОМ_Экономико-правовое обеспечение экономической безопасности</t>
+  </si>
+  <si>
+    <t>64b3f176-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.05.02_З_ПВЗ_ОМ_Таможенные платежи</t>
+  </si>
+  <si>
+    <t>64a4379a-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.05.02_О_ПВЗ_ОМ_Таможенные платежи</t>
+  </si>
+  <si>
+    <t>53c5eb80-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>МБФ_05.03.06_О_ПВЗ_ОМ_Экология и экологическая безопасность</t>
+  </si>
+  <si>
+    <t>53fc23b2-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>МБФ_06.03.01_О_ПВЗ_ОМ_Генетика, селекция и биоинформатика</t>
+  </si>
+  <si>
+    <t>63aa41e0-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>МБФ_30.05.01_О_ПВЗ_ОМ_Медицинская биохимия</t>
+  </si>
+  <si>
+    <t>63bdf0a0-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>МБФ_31.05.01_О_ПВЗ_ОМ_Лечебное дело</t>
+  </si>
+  <si>
+    <t>63cf3b44-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>МБФ_31.05.01_О_ПВЗ_ОМ_Лечебное дело (на английском языке)</t>
+  </si>
+  <si>
+    <t>63e2be9e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>МБФ_31.05.03_О_ПВЗ_ОМ_Стоматология</t>
+  </si>
+  <si>
+    <t>63ff5400-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>МБФ_33.05.01_О_ПВЗ_ОМ_Фармация</t>
+  </si>
+  <si>
+    <t>565b0434-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_09.03.02_З_ПВЗ_ОМ_Информационные системы управления технологическими и сервисными процессами</t>
+  </si>
+  <si>
+    <t>4f66e238-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_13.03.02_З_ПВЗ_ОМ_Электроснабжение</t>
+  </si>
+  <si>
+    <t>4f525e30-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_13.03.02_О_ПВЗ_ОМ_Электроэнергетические системы и сети; Цифровые технологии в электроэнергетике</t>
+  </si>
+  <si>
+    <t>4fac8edc-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_15.03.02_З_ПВЗ_ОМ_Цифровые технологии проектирования и управления технологическим оборудованием</t>
+  </si>
+  <si>
+    <t>4f9bee4c-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_15.03.02_О_ПВЗ_ОМ_Цифровые технологии проектирования и управления технологическим оборудованием</t>
+  </si>
+  <si>
+    <t>4ffea9d8-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_15.03.04_З_ПВЗ_ОМ_Информационно-управляющие системы</t>
+  </si>
+  <si>
+    <t>4f18c846-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_15.03.04_О_ПВЗ_ОМ_Информационно-управляющие системы</t>
+  </si>
+  <si>
+    <t>5046b304-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_18.03.01_З_ПВЗ_ОМ_Технология химических производств</t>
+  </si>
+  <si>
+    <t>50355a46-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_18.03.01_О_ПВЗ_ОМ_Технология химических производств; Химическая технология синтетических биологически активных веществ, химико-фармацевтических пр</t>
+  </si>
+  <si>
+    <t>5064f440-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_07.03.03_О_ПВЗ_ОМ_Проектирование городской среды</t>
+  </si>
+  <si>
+    <t>54322160-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_08.03.01_О_ПВЗ_ОМ_Строительство зданий и сооружений</t>
+  </si>
+  <si>
+    <t>50bce97a-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_08.03.01_ОЗ_ПВЗ_ОМ_Городское строительство и хозяйство</t>
+  </si>
+  <si>
+    <t>5109a47c-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_09.03.02_З_ПВЗ_ОМ_Информационные системы и технологии обработки цифрового контента</t>
+  </si>
+  <si>
+    <t>50fa3c12-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_09.03.02_О_ПВЗ_ОМ_Информационные системы и технологии обработки цифрового контента</t>
+  </si>
+  <si>
+    <t>511c70a2-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_10.03.01_О_ПВЗ_ОМ_Безопасность компьютерных систем</t>
+  </si>
+  <si>
+    <t>50acd102-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_13.03.02_З_ПВЗ_ОМ_Передача и распределение электрической энергии в системах электроснабжения</t>
+  </si>
+  <si>
+    <t>5214060a-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_13.03.02_О_ПВЗ_ОМ_Передача и распределение электрической энергии в системах электроснабжения</t>
+  </si>
+  <si>
+    <t>51b0acc2-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_19.03.04_З_ПВЗ_ОМ_Технология и организация ресторанного дела</t>
+  </si>
+  <si>
+    <t>51a09a76-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_19.03.04_О_ПВЗ_ОМ_Технология и организация ресторанного дела</t>
+  </si>
+  <si>
+    <t>51cf6748-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_23.03.03_З_ПВЗ_ОМ_Автомобильный сервис</t>
+  </si>
+  <si>
+    <t>51e31342-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_38.03.04_ОЗ_ПВЗ_ОМ_Региональное управление</t>
+  </si>
+  <si>
+    <t>62d82598-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_38.05.02_З_ПВЗ_ОМ_Таможенный контроль</t>
+  </si>
+  <si>
+    <t>62c6db26-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_38.05.02_О_ПВЗ_ОМ_Таможенный контроль</t>
+  </si>
+  <si>
+    <t>51f7afa0-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_40.03.01_О_ПВЗ_ОМ_Гражданско-правовой; Уголовно-правовой</t>
+  </si>
+  <si>
+    <t>5208dd84-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_40.03.01_ОЗ_ПВЗ_ОМ_Гражданско-правовой; Уголовно-правовой</t>
+  </si>
+  <si>
+    <t>541b1d58-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_43.03.02_О_ПВЗ_ОМ_Управление впечатлениями в индустрии гостеприимства</t>
+  </si>
+  <si>
+    <t>52d5b138-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_43.03.03_З_ПВЗ_ОМ_Управление гостиничным и санаторно-курортным бизнесом</t>
+  </si>
+  <si>
+    <t>54e3d504-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_43.03.03_О_ПВЗ_ОМ_Управление гостиничным и санаторно-курортным бизнесом</t>
+  </si>
+  <si>
+    <t>523b2744-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_54.03.01_ОЗ_ПВЗ_ОМ_Графический дизайн</t>
+  </si>
+  <si>
+    <t>591d99fc-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_37.03.01_О_ПВЗ_ОМ_Психологическое консультирование</t>
+  </si>
+  <si>
+    <t>596cb3ac-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_37.03.02_О_ПВЗ_ОМ_ Конфликт-менеджмент</t>
+  </si>
+  <si>
+    <t>64e60b84-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_37.05.01_О_ПВЗ_ОМ_Патопсихологическая диагностика и психотерапия</t>
+  </si>
+  <si>
+    <t>645d5000-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_37.05.02_О_ПВЗ_ОМ_Психологическое обеспечение коммуникаций в служебной деятельности</t>
+  </si>
+  <si>
+    <t>5ce7556e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.03.01_О_ПВЗ_ОМ_Медиация и социальная педагогика</t>
+  </si>
+  <si>
+    <t>5e18e434-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.03.02_З_ПВЗ_ОМ_Педагогика и психология образования</t>
+  </si>
+  <si>
+    <t>5e04d78c-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.03.02_О_ПВЗ_ОМ_Психология образования; Практическая психология в дошкольном образовании и консультативной работе с семьей; Психолого-педагогиче</t>
+  </si>
+  <si>
+    <t>5e7d6724-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.03.03_З_ПВЗ_ОМ_Логопедия</t>
+  </si>
+  <si>
+    <t>5e6c4f3e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.03.03_О_ПВЗ_ОМ_Образование детей с ограниченными возможностями здоровья (учитель-дефектолог)</t>
+  </si>
+  <si>
+    <t>5f413cb2-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.03.05_О_ПВЗ_ОМ_Начальное образование и дополнительное образование (игропедагогика)</t>
+  </si>
+  <si>
+    <t>5f359b28-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.03.05_О_ПВЗ_ОМ_Начальное образование и логопедия</t>
+  </si>
+  <si>
+    <t>527388f0-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_01.03.02_О_ПВЗ_ОМ_Компьютерные технологии  программирование и искусственный интеллект</t>
+  </si>
+  <si>
+    <t>536a9b0e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_02.03.01_О_ПВЗ_ОМ_Анализ данных и искусственный интеллект</t>
+  </si>
+  <si>
+    <t>55c57284-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_10.03.01_О_ПВЗ_ОМ_Организация и технология защиты информации (по отрасли или в сфере профессиональной деятельности)</t>
+  </si>
+  <si>
+    <t>63109c52-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_10.05.01_О_ПВЗ_ОМ_Информационно-аналитическая и техническая экспертиза компьютерных систем</t>
+  </si>
+  <si>
+    <t>634a5ef6-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_10.05.03_О_ПВЗ_ОМ_Анализ безопасности информационных систем</t>
+  </si>
+  <si>
+    <t>5f290142-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_44.03.05_О_ПВЗ_ОМ_Информатика и математика</t>
+  </si>
+  <si>
+    <t>535f4920-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМО_05.03.02_О_ПВЗ_ОМ_Территориальное планирование и устойчивое развитие региона</t>
+  </si>
+  <si>
+    <t>538e71d2-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМО_05.03.03_О_ПВЗ_ОМ_Геоинформатика</t>
+  </si>
+  <si>
+    <t>5b2b708e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМО_41.03.05_О_ПВЗ_ОМ_Международные отношения</t>
+  </si>
+  <si>
+    <t>621fdb5a-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМО_45.03.02_О_ПВЗ_ОМ_Теория и методика преподавания иностранных языков и культур</t>
+  </si>
+  <si>
+    <t>64db1c88-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМО_45.05.01_О_ПВЗ_ОМ_Лингвистическое обеспечение межгосударственных отношений</t>
+  </si>
+  <si>
+    <t>56903258-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_13.03.02_З_ПВЗ_ОМ_Электроснабжение</t>
+  </si>
+  <si>
+    <t>567fc62a-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_13.03.02_О_ПВЗ_ОМ_Электроэнергетические системы и сети; Цифровые технологии в электроэнергетике</t>
+  </si>
+  <si>
+    <t>57dd1f9a-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.03.01_ОЗ_ПВЗ_ОМ_бурение н г скв.; сооруж. и ремонт объектов систем ТТ; геолого-геоф  технологии в н г деле; экспл. и обсл. объектов добычи газа</t>
+  </si>
+  <si>
+    <t>582cd06c-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.03.02_З_ПВЗ_ОМ_Геодезическое обеспечение землеустроительных и кадастровых работ</t>
+  </si>
+  <si>
+    <t>581ce9c2-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.03.02_О_ПВЗ_ОМ_Геодезическое обеспечение землеустроительных и кадастровых работ</t>
+  </si>
+  <si>
+    <t>635dcf7c-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.05.02_З_ПВЗ_ОМ_Геология месторождений нефти и газа</t>
+  </si>
+  <si>
+    <t>62a8c01e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.05.03_О_ПВЗ_ОМ_Геофизические методы исследования скважин</t>
+  </si>
+  <si>
+    <t>6397d4f6-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.05.06_ОЗ_ПВЗ_ОМ_Разработка и эксплуатация нефтяных и газовых месторождений; Техника и технологии производства сжиженного природного газа, транс</t>
+  </si>
+  <si>
+    <t>576eb0d2-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФПИБ_19.03.01_О_ПВЗ_ОМ_Промышленная биотехнология</t>
+  </si>
+  <si>
+    <t>5996e65e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФПИБ_19.03.03_О_ПВЗ_ОМ_Биоинженерия и технологии</t>
+  </si>
+  <si>
+    <t>58b8c32e-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФПИБ_27.03.01_О_ПВЗ_ОМ_Стандартизация, метрология и управление качеством</t>
+  </si>
+  <si>
+    <t>5c181c18-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФПИБ_43.03.01_О_ПВЗ_ОМ_Гастрономия и сервис</t>
+  </si>
+  <si>
+    <t>5cdbb3bc-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФФКС_44.03.01_О_ПВЗ_ОМ_Физическая культура</t>
+  </si>
+  <si>
+    <t>62884866-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФФКС_49.03.01_З_ПВЗ_ОМ_Спортивная тренировка</t>
+  </si>
+  <si>
+    <t>6278c44a-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ФФКС_49.03.01_О_ПВЗ_ОМ_Спортивная тренировка</t>
+  </si>
+  <si>
+    <t>532bba74-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ХимФак_04.03.01_О_ПВЗ_ОМ_Органическая и медицинская химия; Неорганическая и аналитическая химия; Химия окружающей среды, химическая экспертиза и эколо</t>
+  </si>
+  <si>
+    <t>573051ac-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ХимФак_18.03.01_О_ПВЗ_ОМ_Основной органический и нефтехимический синтез; Химический инжиниринг и цифровые технологии; Технология неорганических вещест</t>
+  </si>
+  <si>
+    <t>5ada9d12-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.03.01_З_ПВЗ_ОМ_Практическая юриспруденция</t>
+  </si>
+  <si>
+    <t>5ac91394-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.03.01_О_ПВЗ_ОМ_Государственно-правовой;Гражданско-правовой;Уголовно-правовой;Международно-правовой;Правозащитная деятельность;Финансово-правовой</t>
+  </si>
+  <si>
+    <t>64c60118-63e7-11f1-8e7a-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.05.01_О_ПВЗ_ОМ_Уголовно-правовая; Государственно-правовая</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
   </fonts>
@@ -390,380 +813,948 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="B42"/>
+  <dimension ref="B113"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
     <col min="1" max="1" width="40.66796875" style="1" customWidth="true"/>
     <col min="2" max="2" width="56.83203125" style="1" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="11" customHeight="true">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" ht="23" customHeight="true">
+    <row r="2" ht="11" customHeight="true">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" ht="11" customHeight="true">
       <c r="A3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" ht="11" customHeight="true">
+    <row r="4" ht="35" customHeight="true">
       <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" ht="11" customHeight="true">
+    <row r="5" ht="35" customHeight="true">
       <c r="A5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="11" customHeight="true">
       <c r="A6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" ht="11" customHeight="true">
       <c r="A7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" ht="11" customHeight="true">
       <c r="A8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" ht="11" customHeight="true">
+    <row r="9" ht="23" customHeight="true">
       <c r="A9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" ht="11" customHeight="true">
       <c r="A10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="11" ht="23" customHeight="true">
+    <row r="11" ht="11" customHeight="true">
       <c r="A11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="12" ht="23" customHeight="true">
+    <row r="12" ht="35" customHeight="true">
       <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" ht="23" customHeight="true">
       <c r="A13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="14" ht="11" customHeight="true">
+    <row r="14" ht="23" customHeight="true">
       <c r="A14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="15" ht="11" customHeight="true">
+    <row r="15" ht="35" customHeight="true">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="16" ht="11" customHeight="true">
+    <row r="16" ht="35" customHeight="true">
       <c r="A16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" ht="23" customHeight="true">
       <c r="A17" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="18" ht="35" customHeight="true">
       <c r="A18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="19" ht="23" customHeight="true">
       <c r="A19" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="3" t="s">
+    </row>
+    <row r="20" ht="23" customHeight="true">
+      <c r="A20" s="3" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="3" t="s">
+      <c r="B20" s="3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="21" ht="11" customHeight="true">
       <c r="A21" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B21" s="3" t="s">
+    </row>
+    <row r="22" ht="11" customHeight="true">
+      <c r="A22" s="3" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="3" t="s">
+      <c r="B22" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B22" s="3" t="s">
+    </row>
+    <row r="23" ht="11" customHeight="true">
+      <c r="A23" s="3" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="B23" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B23" s="3" t="s">
+    </row>
+    <row r="24" ht="23" customHeight="true">
+      <c r="A24" s="3" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="3" t="s">
+      <c r="B24" s="3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="25" ht="23" customHeight="true">
       <c r="A25" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B25" s="3" t="s">
+    </row>
+    <row r="26" ht="11" customHeight="true">
+      <c r="A26" s="3" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="3" t="s">
+      <c r="B26" s="3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="27" ht="23" customHeight="true">
       <c r="A27" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" s="3" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="28" ht="11" customHeight="true">
       <c r="A28" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="3" t="s">
+    </row>
+    <row r="29" ht="11" customHeight="true">
+      <c r="A29" s="3" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="3" t="s">
+      <c r="B29" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B29" s="3" t="s">
+    </row>
+    <row r="30" ht="35" customHeight="true">
+      <c r="A30" s="3" t="s">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="3" t="s">
+      <c r="B30" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B30" s="3" t="s">
+    </row>
+    <row r="31" ht="23" customHeight="true">
+      <c r="A31" s="3" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="B31" s="3" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="32" ht="23" customHeight="true">
       <c r="A32" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B32" s="3" t="s">
+    </row>
+    <row r="33" ht="23" customHeight="true">
+      <c r="A33" s="3" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="3" t="s">
+      <c r="B33" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B33" s="3" t="s">
+    </row>
+    <row r="34" ht="11" customHeight="true">
+      <c r="A34" s="3" t="s">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="3" t="s">
+      <c r="B34" s="3" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="35" ht="11" customHeight="true">
       <c r="A35" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B35" s="3" t="s">
+    </row>
+    <row r="36" ht="23" customHeight="true">
+      <c r="A36" s="3" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="3" t="s">
+      <c r="B36" s="3" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="37" ht="23" customHeight="true">
       <c r="A37" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B37" s="3" t="s">
+    </row>
+    <row r="38" ht="11" customHeight="true">
+      <c r="A38" s="3" t="s">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="3" t="s">
+      <c r="B38" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="B38" s="3" t="s">
+    </row>
+    <row r="39" ht="11" customHeight="true">
+      <c r="A39" s="3" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="3" t="s">
+      <c r="B39" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B39" s="3" t="s">
+    </row>
+    <row r="40" ht="23" customHeight="true">
+      <c r="A40" s="3" t="s">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="3" t="s">
+      <c r="B40" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B40" s="3" t="s">
+    </row>
+    <row r="41" ht="11" customHeight="true">
+      <c r="A41" s="3" t="s">
         <v>79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="3" t="s">
+      <c r="B41" s="3" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="42" ht="11" customHeight="true">
       <c r="A42" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B42" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="B42" s="3" t="s">
+    </row>
+    <row r="43" ht="23" customHeight="true">
+      <c r="A43" s="3" t="s">
         <v>83</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="44" ht="11" customHeight="true">
+      <c r="A44" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="45" ht="23" customHeight="true">
+      <c r="A45" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="46" ht="23" customHeight="true">
+      <c r="A46" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="47" ht="23" customHeight="true">
+      <c r="A47" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="48" ht="23" customHeight="true">
+      <c r="A48" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="49" ht="23" customHeight="true">
+      <c r="A49" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="50" ht="11" customHeight="true">
+      <c r="A50" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="51" ht="35" customHeight="true">
+      <c r="A51" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" ht="11" customHeight="true">
+      <c r="A52" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="53" ht="11" customHeight="true">
+      <c r="A53" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="54" ht="23" customHeight="true">
+      <c r="A54" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="55" ht="23" customHeight="true">
+      <c r="A55" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="56" ht="23" customHeight="true">
+      <c r="A56" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="57" ht="11" customHeight="true">
+      <c r="A57" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="58" ht="23" customHeight="true">
+      <c r="A58" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="59" ht="23" customHeight="true">
+      <c r="A59" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="60" ht="23" customHeight="true">
+      <c r="A60" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="61" ht="23" customHeight="true">
+      <c r="A61" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="62" ht="11" customHeight="true">
+      <c r="A62" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="63" ht="11" customHeight="true">
+      <c r="A63" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="64" ht="11" customHeight="true">
+      <c r="A64" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="65" ht="11" customHeight="true">
+      <c r="A65" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="66" ht="23" customHeight="true">
+      <c r="A66" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="67" ht="23" customHeight="true">
+      <c r="A67" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="68" ht="23" customHeight="true">
+      <c r="A68" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="69" ht="23" customHeight="true">
+      <c r="A69" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="70" ht="23" customHeight="true">
+      <c r="A70" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="71" ht="11" customHeight="true">
+      <c r="A71" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="72" ht="11" customHeight="true">
+      <c r="A72" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="73" ht="11" customHeight="true">
+      <c r="A73" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="74" ht="23" customHeight="true">
+      <c r="A74" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="75" ht="23" customHeight="true">
+      <c r="A75" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="76" ht="11" customHeight="true">
+      <c r="A76" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="77" ht="23" customHeight="true">
+      <c r="A77" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="78" ht="35" customHeight="true">
+      <c r="A78" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="79" ht="11" customHeight="true">
+      <c r="A79" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="80" ht="23" customHeight="true">
+      <c r="A80" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="81" ht="23" customHeight="true">
+      <c r="A81" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="82" ht="11" customHeight="true">
+      <c r="A82" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="83" ht="23" customHeight="true">
+      <c r="A83" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="84" ht="23" customHeight="true">
+      <c r="A84" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="85" ht="35" customHeight="true">
+      <c r="A85" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="86" ht="23" customHeight="true">
+      <c r="A86" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="87" ht="23" customHeight="true">
+      <c r="A87" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="88" ht="11" customHeight="true">
+      <c r="A88" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="89" ht="23" customHeight="true">
+      <c r="A89" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="90" ht="11" customHeight="true">
+      <c r="A90" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="91" ht="11" customHeight="true">
+      <c r="A91" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="92" ht="23" customHeight="true">
+      <c r="A92" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="93" ht="23" customHeight="true">
+      <c r="A93" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="94" ht="11" customHeight="true">
+      <c r="A94" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="95" ht="23" customHeight="true">
+      <c r="A95" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="96" ht="35" customHeight="true">
+      <c r="A96" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="97" ht="23" customHeight="true">
+      <c r="A97" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="98" ht="23" customHeight="true">
+      <c r="A98" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="99" ht="23" customHeight="true">
+      <c r="A99" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="100" ht="23" customHeight="true">
+      <c r="A100" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="101" ht="35" customHeight="true">
+      <c r="A101" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="102" ht="11" customHeight="true">
+      <c r="A102" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="103" ht="11" customHeight="true">
+      <c r="A103" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="104" ht="23" customHeight="true">
+      <c r="A104" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="105" ht="11" customHeight="true">
+      <c r="A105" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="106" ht="11" customHeight="true">
+      <c r="A106" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="107" ht="11" customHeight="true">
+      <c r="A107" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="108" ht="11" customHeight="true">
+      <c r="A108" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="109" ht="35" customHeight="true">
+      <c r="A109" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="110" ht="35" customHeight="true">
+      <c r="A110" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="111" ht="11" customHeight="true">
+      <c r="A111" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="112" ht="35" customHeight="true">
+      <c r="A112" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="113" ht="23" customHeight="true">
+      <c r="A113" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>