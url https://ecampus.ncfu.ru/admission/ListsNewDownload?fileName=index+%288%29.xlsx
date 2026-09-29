--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,104 +23,302 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t>КонкурснаяГруппа</t>
   </si>
   <si>
     <t>ИмяФайла</t>
   </si>
   <si>
-    <t>c7d5b4b2-6d68-11f1-957c-005056994a03</t>
-[...44 lines deleted...]
-    <t>СУНЦ_ФИЗ-ТЕХ_11 класс</t>
+    <t>89fffbd4-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.2.2_О_ПВЗ_ОМ_Математическое моделирование, численные методы и комплексы программ</t>
+  </si>
+  <si>
+    <t>8a653f76-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.4.3_О_ПВЗ_ОМ_Органическая химия</t>
+  </si>
+  <si>
+    <t>8a98456a-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.5.11_О_ПВЗ_ОМ_Микробиология</t>
+  </si>
+  <si>
+    <t>8ac11698-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.5.12_О_ПВЗ_ОМ_Зоология</t>
+  </si>
+  <si>
+    <t>8aec009c-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.5.15_О_ПВЗ_ОМ_Экология</t>
+  </si>
+  <si>
+    <t>8b40dd9c-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.5.23_О_ПВЗ_ОМ_Биология развития, эмбриология</t>
+  </si>
+  <si>
+    <t>8b66471c-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.5.24_О_ПВЗ_ОМ_Нейробиология</t>
+  </si>
+  <si>
+    <t>8b8a2aba-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.5.5_О_ПВЗ_ОМ_Физиология человека и животных</t>
+  </si>
+  <si>
+    <t>8baa8f6c-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.5.6_О_ПВЗ_ОМ_Биотехнология</t>
+  </si>
+  <si>
+    <t>8c05d37c-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.6.11_О_ПВЗ_ОМ_Геология, поиски, разведка и эксплуатация нефтяных и газовых месторождений</t>
+  </si>
+  <si>
+    <t>8c2575ec-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.6.12_О_ПВЗ_ОМ_Физическая география и биогеография, география почв и геохимия ландшафтов</t>
+  </si>
+  <si>
+    <t>8c461392-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.6.13_О_ПВЗ_ОМ_Экономическая, социальная, политическая и рекреационная география</t>
+  </si>
+  <si>
+    <t>8c691cac-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.6.18_О_ПВЗ_ОМ_Науки об атмосфере и климате</t>
+  </si>
+  <si>
+    <t>8c8b08bc-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_1.6.20_О_ПВЗ_ОМ_Геоинформатика, картография</t>
+  </si>
+  <si>
+    <t>8ccdb950-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_2.1.5_О_ПВЗ_ОМ_Строительные материалы и изделия</t>
+  </si>
+  <si>
+    <t>8ce8ccea-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_2.3.1_О_ПВЗ_ОМ_Системный анализ, управление и обработка информации, статистика</t>
+  </si>
+  <si>
+    <t>8d06d514-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_2.3.5_О_ПВЗ_ОМ_Математическое и программное обеспечение вычислительных систем, комплексов и компьютерных сетей</t>
+  </si>
+  <si>
+    <t>8d2546b6-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_2.3.6_О_ПВЗ_ОМ_Методы и системы защиты информации, информационная безопасность</t>
+  </si>
+  <si>
+    <t>8d44c914-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_2.4.3_О_ПВЗ_ОМ_Электроэнергетика</t>
+  </si>
+  <si>
+    <t>8d5f764c-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_2.6.6_О_ПВЗ_ОМ_Нанотехнологии и наноматериалы</t>
+  </si>
+  <si>
+    <t>8d7a9940-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_2.8.2_О_ПВЗ_ОМ_Технология бурения и освоения скважин</t>
+  </si>
+  <si>
+    <t>8d9605e0-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_2.8.4_З_ПВЗ_ОМ_Разработка и эксплуатация нефтяных и газовых месторождений</t>
+  </si>
+  <si>
+    <t>8dce5468-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_4.3.3_О_ПВЗ_ОМ_Пищевые системы</t>
+  </si>
+  <si>
+    <t>8dee8f26-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_4.3.5_О_ПВЗ_ОМ_ Биотехнология продуктов питания и биологически активных веществ</t>
+  </si>
+  <si>
+    <t>8e1103c6-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.1.1_О_ПВЗ_ОМ_Теоретико-исторические правовые науки</t>
+  </si>
+  <si>
+    <t>8e330ffc-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.1.2_О_ПВЗ_ОМ_Публично-правовые (государственно-правовые) науки</t>
+  </si>
+  <si>
+    <t>8e547f84-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.1.4_О_ПВЗ_ОМ_Уголовно-правовые науки</t>
+  </si>
+  <si>
+    <t>8e7468da-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.12.2_О_ПВЗ_ОМ_Междисциплинарные исследования мозга</t>
+  </si>
+  <si>
+    <t>8e941e1e-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.2.3_О_ПВЗ_ОМ_ Региональная и отраслевая экономика</t>
+  </si>
+  <si>
+    <t>8eb53c52-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.2.4_О_ПВЗ_ОМ_Финансы</t>
+  </si>
+  <si>
+    <t>8ed88dd8-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.3.1_О_ПВЗ_ОМ_Общая психология, психология личности, история психологии</t>
+  </si>
+  <si>
+    <t>8ef7b7d0-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.3.2_О_ПВЗ_ОМ_Психофизиология</t>
+  </si>
+  <si>
+    <t>8f167d3c-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.4.4_О_ПВЗ_ОМ_Социальная структура, социальные институты и процессы</t>
+  </si>
+  <si>
+    <t>8f391c3e-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.6.1_О_ПВЗ_ОМ_Отечественная история</t>
+  </si>
+  <si>
+    <t>8f57d9f8-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.6.2_О_ПВЗ_ОМ_Всеобщая история</t>
+  </si>
+  <si>
+    <t>8f9807b2-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.7.7_О_ПВЗ_ОМ_Социальная и политическая философия</t>
+  </si>
+  <si>
+    <t>8fbad760-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.8.1_О_ПВЗ_ОМ_Общая педагогика, история педагогики и образования</t>
+  </si>
+  <si>
+    <t>8fdb625a-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.8.7_О_ПВЗ_ОМ_Методология и технология профессионального образования</t>
+  </si>
+  <si>
+    <t>8ffbc586-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.9.5_О_ПВЗ_ОМ_Русский язык. Языки народов России</t>
+  </si>
+  <si>
+    <t>9020fa36-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.9.8_О_ПВЗ_ОМ_Теоретическая, прикладная и сравнительно- сопоставительная лингвистика</t>
+  </si>
+  <si>
+    <t>90428e44-6a43-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЦПКВК_5.9.9_О_ПВЗ_ОМ_Медиакоммуникации и журналистика</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
   </fonts>
@@ -192,69 +390,69 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="B9"/>
+  <dimension ref="B42"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
     <col min="1" max="1" width="40.66796875" style="1" customWidth="true"/>
     <col min="2" max="2" width="56.83203125" style="1" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="11" customHeight="true">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" ht="11" customHeight="true">
+    <row r="2" ht="23" customHeight="true">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" ht="11" customHeight="true">
       <c r="A3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" ht="11" customHeight="true">
       <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" ht="11" customHeight="true">
       <c r="A5" s="3" t="s">
@@ -272,36 +470,300 @@
         <v>11</v>
       </c>
     </row>
     <row r="7" ht="11" customHeight="true">
       <c r="A7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" ht="11" customHeight="true">
       <c r="A8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" ht="11" customHeight="true">
       <c r="A9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
+      </c>
+    </row>
+    <row r="10" ht="11" customHeight="true">
+      <c r="A10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" ht="23" customHeight="true">
+      <c r="A11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" ht="23" customHeight="true">
+      <c r="A12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" ht="23" customHeight="true">
+      <c r="A13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" ht="11" customHeight="true">
+      <c r="A14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" ht="11" customHeight="true">
+      <c r="A15" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" ht="11" customHeight="true">
+      <c r="A16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" ht="23" customHeight="true">
+      <c r="A17" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" ht="35" customHeight="true">
+      <c r="A18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" ht="23" customHeight="true">
+      <c r="A19" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" ht="11" customHeight="true">
+      <c r="A20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" ht="11" customHeight="true">
+      <c r="A21" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" ht="23" customHeight="true">
+      <c r="A22" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" ht="23" customHeight="true">
+      <c r="A23" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" ht="11" customHeight="true">
+      <c r="A24" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" ht="23" customHeight="true">
+      <c r="A25" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" ht="23" customHeight="true">
+      <c r="A26" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" ht="23" customHeight="true">
+      <c r="A27" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" ht="11" customHeight="true">
+      <c r="A28" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" ht="23" customHeight="true">
+      <c r="A29" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" ht="23" customHeight="true">
+      <c r="A30" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="31" ht="11" customHeight="true">
+      <c r="A31" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="32" ht="23" customHeight="true">
+      <c r="A32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" ht="11" customHeight="true">
+      <c r="A33" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" ht="23" customHeight="true">
+      <c r="A34" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="35" ht="11" customHeight="true">
+      <c r="A35" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="36" ht="11" customHeight="true">
+      <c r="A36" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" ht="23" customHeight="true">
+      <c r="A37" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="38" ht="23" customHeight="true">
+      <c r="A38" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="39" ht="23" customHeight="true">
+      <c r="A39" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="40" ht="11" customHeight="true">
+      <c r="A40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" ht="23" customHeight="true">
+      <c r="A41" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="42" ht="11" customHeight="true">
+      <c r="A42" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>