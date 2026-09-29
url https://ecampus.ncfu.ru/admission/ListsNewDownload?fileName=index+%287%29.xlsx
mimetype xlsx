--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,68 +23,572 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="174">
   <si>
     <t>КонкурснаяГруппа</t>
   </si>
   <si>
     <t>ИмяФайла</t>
   </si>
   <si>
-    <t>0803de2c-6a64-11f1-957c-005056994a03</t>
-[...8 lines deleted...]
-    <t>КНТИ_38.02.03_О_РБ_9К_Операционная деятельность в логистике</t>
+    <t>718ee8da-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_39.04.01_О_ПВЗ_ОМ_Большие данные и цифровая аналитика</t>
+  </si>
+  <si>
+    <t>71ac695a-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_39.04.02_О_ПВЗ_ОМ_Управление и проектирование в социальной работе</t>
+  </si>
+  <si>
+    <t>73b7e24c-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_42.04.01_О_ПВЗ_ОМ_PR и реклама в системе новых медиа</t>
+  </si>
+  <si>
+    <t>70bcd610-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_42.04.02_О_ПВЗ_ОМ_ Интернет-журналистика</t>
+  </si>
+  <si>
+    <t>70d50bb8-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_42.04.02_О_ПВЗ_ОМ_Медиаменеджмент и медиааналитика</t>
+  </si>
+  <si>
+    <t>76be7fdc-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ВШКИ_44.04.03_З_ПВЗ_ОМ_Универсальный дизайн и инклюзивный менеджмент в образовании</t>
+  </si>
+  <si>
+    <t>6b9bfe54-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_08.04.01_З_ПВЗ_ОМ_Теория и проектирование зданий и сооружений</t>
+  </si>
+  <si>
+    <t>68187a64-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_08.04.01_З_ПВЗ_ОМ_Теплогазоснабжение населенных мест и предприятий</t>
+  </si>
+  <si>
+    <t>6b20bc80-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_08.04.01_О_ПВЗ_ОМ_Проектирование, строительство и эксплуатация автомобильных дорог</t>
+  </si>
+  <si>
+    <t>6b51b592-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_08.04.01_О_ПВЗ_ОМ_Теория и проектирование зданий и сооружений</t>
+  </si>
+  <si>
+    <t>682cd694-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_08.04.01_О_ПВЗ_ОМ_Теплогазоснабжение населенных мест и предприятий</t>
+  </si>
+  <si>
+    <t>6be28d7e-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_09.04.02_О_ПВЗ_ОМ_Информационные системы и технологии (на английском языке)</t>
+  </si>
+  <si>
+    <t>6bca7464-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_09.04.02_О_ПВЗ_ОМ_Искусственный интеллект, математическое моделирование и суперкомпьютерные технологии в разработке информационных систем</t>
+  </si>
+  <si>
+    <t>6bb37354-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_09.04.02_О_ПВЗ_ОМ_Управление данными</t>
+  </si>
+  <si>
+    <t>6c1d14ee-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_09.04.03_О_ПВЗ_ОМ_Управление знаниями</t>
+  </si>
+  <si>
+    <t>6c42bbd6-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_09.04.04_О_ПВЗ_ОМ_Разработка, мониторинг и управление жизненным циклом инженерных систем</t>
+  </si>
+  <si>
+    <t>6cb3aeb8-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_11.04.02_О_ПВЗ_ОМ_Технологии построения программно-управляемых систем и компьютерных сетей</t>
+  </si>
+  <si>
+    <t>6ce17ece-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_11.04.04_О_ПВЗ_ОМ_Интеллектуальные программируемые системы и устройства</t>
+  </si>
+  <si>
+    <t>6dedbce2-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_20.04.01_О_ПВЗ_ОМ_Промышленная и пожарная безопасность</t>
+  </si>
+  <si>
+    <t>6ed5c474-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИПИ_23.04.03_О_ПВЗ_ОМ_Техническая эксплуатация автомобилей</t>
+  </si>
+  <si>
+    <t>7010c294-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.01_О_ПВЗ_ОМ_ Экономическая безопасность и управление рисками</t>
+  </si>
+  <si>
+    <t>7022dc90-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.01_О_ПВЗ_ОМ_Экономика фирмы и отраслевых рынков</t>
+  </si>
+  <si>
+    <t>70879e5a-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.02_З_ПВЗ_ОМ_Управление развитием бизнеса и инновациями</t>
+  </si>
+  <si>
+    <t>7074c51e-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.02_О_ПВЗ_ОМ_Стратегический менеджмент и маркетинг</t>
+  </si>
+  <si>
+    <t>70a3d3f4-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.03_З_ПВЗ_ОМ_ Экономика труда и управление персоналом</t>
+  </si>
+  <si>
+    <t>6fbe0572-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.04_З_ПВЗ_ОМ_Государственное управление</t>
+  </si>
+  <si>
+    <t>70eb568e-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.04_О_ПВЗ_ОМ_Управление в социальной сфере</t>
+  </si>
+  <si>
+    <t>7122eba8-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.05_О_ПВЗ_ОМ_Интеллектуальный анализ данных и цифровые бизнес-технологии</t>
+  </si>
+  <si>
+    <t>7172e586-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.08_З_ПВЗ_ОМ_Финансово-инвестиционные технологии в бизнесе</t>
+  </si>
+  <si>
+    <t>713bd08c-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ИЭиУ_38.04.08_О_ПВЗ_ОМ_Финансы устойчивого развития</t>
+  </si>
+  <si>
+    <t>6a9acea4-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>МБФ_05.04.06_О_ПВЗ_ОМ_Экологический мониторинг и экологическая безопасность</t>
+  </si>
+  <si>
+    <t>6ad9d7d4-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>МБФ_06.04.01_О_ПВЗ_ОМ_Клеточные и генетические технологии</t>
+  </si>
+  <si>
+    <t>6b84dc24-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_15.04.02_З_ПВЗ_ОМ_Проектирование технологического оборудования</t>
+  </si>
+  <si>
+    <t>66e314f6-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>НТИ_15.04.04_З_ПВЗ_ОМ_Информационно-управляющие системы</t>
+  </si>
+  <si>
+    <t>67089b40-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_08.04.01_О_ПВЗ_ОМ_Технология, организация и экономика строительства</t>
+  </si>
+  <si>
+    <t>6726b2ec-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_08.04.01_ОЗ_ПВЗ_ОМ_Технология, организация и экономика строительства</t>
+  </si>
+  <si>
+    <t>6746f23c-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_09.04.02_З_ПВЗ_ОМ_Технологии работы с данными и знаниями, анализ информации</t>
+  </si>
+  <si>
+    <t>676b1202-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_38.04.01_З_ПВЗ_ОМ_Финансовая безопасность и контроль</t>
+  </si>
+  <si>
+    <t>67a909fe-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_38.04.04_З_ПВЗ_ОМ_Государственное управление экономическим развитием</t>
+  </si>
+  <si>
+    <t>678d5542-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_38.04.04_О_ПВЗ_ОМ_Государственное управление экономическим развитием</t>
+  </si>
+  <si>
+    <t>67e44186-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_40.04.01_З_ПВЗ_ОМ_Гражданское право, гражданский и арбитражный процессы</t>
+  </si>
+  <si>
+    <t>67fe54c2-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_40.04.01_З_ПВЗ_ОМ_Уголовное право, криминология, уголовно-исполнительное право</t>
+  </si>
+  <si>
+    <t>67cb16d4-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_40.04.01_О_ПВЗ_ОМ_Судебная власть, прокурорский надзор, правоохранительная и правозащитная деятельность</t>
+  </si>
+  <si>
+    <t>668e58e4-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_43.04.02_О_ПВЗ_ОМ_Инновационные технологии в гостиничном и туристическом бизнесе</t>
+  </si>
+  <si>
+    <t>66be7fe2-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ПИ_43.04.03_З_ПВЗ_ОМ_Стратегии устойчивого развития гостиничной и санаторно-курортной деятельности</t>
+  </si>
+  <si>
+    <t>6f6171ea-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_37.04.01_О_ПВЗ_ОМ_Психология кадрового менеджмента</t>
+  </si>
+  <si>
+    <t>754df63c-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_37.04.01_О_ПВЗ_ОМ_Психология экстремальных и чрезвычайных ситуаций</t>
+  </si>
+  <si>
+    <t>6f7fb952-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_37.04.01_ОЗ_ПВЗ_ОМ_Психологическое консультирование</t>
+  </si>
+  <si>
+    <t>747da1bc-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.04.01_З_ПВЗ_ОМ_Педагогика и психология профессионального образования</t>
+  </si>
+  <si>
+    <t>7459ad16-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.04.01_О_ПВЗ_ОМ_Менеджмент в образовании</t>
+  </si>
+  <si>
+    <t>7642796e-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.04.02_З_ПВЗ_ОМ_ Педагогика и психология воспитания детей и молодежи</t>
+  </si>
+  <si>
+    <t>762c1dcc-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.04.02_З_ПВЗ_ОМ_Психолого-педагогическое сопровождение семьи и детей</t>
+  </si>
+  <si>
+    <t>76e8ff28-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.04.02_О_ПВЗ_ОМ_Практическая психология образования</t>
+  </si>
+  <si>
+    <t>76cf8c96-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.04.03_О_ПВЗ_ОМ_Комплексная реабилитация и абилитация лиц с ограниченными возможностями здоровья</t>
+  </si>
+  <si>
+    <t>75fadd20-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ППФ_44.04.03_О_ПВЗ_ОМ_Нейродефектология в образовании</t>
+  </si>
+  <si>
+    <t>685ed0ea-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_01.04.02_О_ПВЗ_ОМ_Математическое моделирование</t>
+  </si>
+  <si>
+    <t>68857132-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_02.04.01_О_ПВЗ_ОМ_Искусственный интеллект в кибербезопасности</t>
+  </si>
+  <si>
+    <t>6c755a28-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_10.04.01_О_ПВЗ_ОМ_Информационная безопасность киберфизических систем</t>
+  </si>
+  <si>
+    <t>6c9bbf60-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_10.04.01_О_ПВЗ_ОМ_Математическое и программное обеспечение защиты информации</t>
+  </si>
+  <si>
+    <t>74a30fce-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМКН_44.04.01_О_ПВЗ_ОМ_Математическое образование</t>
+  </si>
+  <si>
+    <t>6a2aaeda-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМО_05.04.02_О_ПВЗ_ОМ_Территориальное планирование и геомаркетинг</t>
+  </si>
+  <si>
+    <t>692b9094-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМО_05.04.03_О_ПВЗ_ОМ_Геоинформационные и аэрокосмические технологии картографирования и моделирования</t>
+  </si>
+  <si>
+    <t>738de1cc-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМО_41.04.05_О_ПВЗ_ОМ_Кавказ в системе международных отношений</t>
+  </si>
+  <si>
+    <t>77505506-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФМО_45.04.02_О_ПВЗ_ОМ_Современные методы прикладной лингвистики и перевода (сетевая)</t>
+  </si>
+  <si>
+    <t>6d0be72c-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_13.04.02_О_ПВЗ_ОМ_Мониторинг и управление режимами электрических сетей на базе интеллектуальных информационно-измерительных систем и технологий</t>
+  </si>
+  <si>
+    <t>6d602fe4-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_13.04.02_ОЗ_ПВЗ_ОМ_Возобновляемые источники энергии и гидроэлектростанции</t>
+  </si>
+  <si>
+    <t>6d245e60-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_13.04.02_ОЗ_ПВЗ_ОМ_Интеллектуальные системы электроснабжения</t>
+  </si>
+  <si>
+    <t>6e4e81f8-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.04.01_О_ПВЗ_ОМ_Строительство глубоких нефтяных и газовых скважин в сложных горно-геологических условиях</t>
+  </si>
+  <si>
+    <t>6e24caf2-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.04.01_О_ПВЗ_ОМ_Управление объектами добычи, транспорта и хранения углеводородов</t>
+  </si>
+  <si>
+    <t>6e3dc9a8-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.04.01_ОЗ_ПВЗ_ОМ_Управление объектами добычи, транспорта и хранения углеводородов</t>
+  </si>
+  <si>
+    <t>6ea780dc-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.04.02_З_ПВЗ_ОМ_Городской кадастр</t>
+  </si>
+  <si>
+    <t>6e924dca-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФНИ_21.04.02_О_ПВЗ_ОМ_Городской кадастр</t>
+  </si>
+  <si>
+    <t>6dc8f0f6-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФПИБ_19.04.01_О_ПВЗ_ОМ_Биотехнология производства продукции из растительного сырья, виноделия и бродильных производств</t>
+  </si>
+  <si>
+    <t>6f0b0b66-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ФПИБ_27.04.01_О_ПВЗ_ОМ_Цифровая метрология и управление качеством</t>
+  </si>
+  <si>
+    <t>69a11332-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ХимФак_04.04.01_О_ПВЗ_ОМ_Химия современных материалов и технологий</t>
+  </si>
+  <si>
+    <t>72ade068-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_З_ПВЗ_ОМ_ Земельное право, природоресурсное право, энергетическое право</t>
+  </si>
+  <si>
+    <t>7216ccd2-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_З_ПВЗ_ОМ_Гражданское право, семейное право, международное частное право</t>
+  </si>
+  <si>
+    <t>727edfde-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_З_ПВЗ_ОМ_Правовое регулирование народовластия, государственного и муниципального управления, международной и национальной безопасности</t>
+  </si>
+  <si>
+    <t>7299d8fc-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_З_ПВЗ_ОМ_Правоохранительная и правозащитная деятельность, прокурорский надзор, судебная власть</t>
+  </si>
+  <si>
+    <t>71e4cab6-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_З_ПВЗ_ОМ_Уголовное право, криминология, уголовно-исполнительное право</t>
+  </si>
+  <si>
+    <t>726459a2-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_З_ПВЗ_ОМ_Юрист в сфере правоприменительной и экспертно-аналитической деятельности</t>
+  </si>
+  <si>
+    <t>724a9e2c-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_З_ПВЗ_ОМ_Юрист в сфере финансового, банковского и таможенного права</t>
+  </si>
+  <si>
+    <t>720236aa-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_О_ПВЗ_ОМ_Гражданское право, семейное право, международное частное право</t>
+  </si>
+  <si>
+    <t>72312ac8-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_О_ПВЗ_ОМ_Инновационная юриспруденция</t>
+  </si>
+  <si>
+    <t>71d1a954-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_40.04.01_О_ПВЗ_ОМ_Уголовное право, криминология, уголовно-исполнительное право</t>
+  </si>
+  <si>
+    <t>74c8ca02-6976-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ЮИ_44.04.01_О_ПВЗ_ОМ_Правовое образование</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
   </fonts>
@@ -156,68 +660,740 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="B3"/>
+  <dimension ref="B87"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
     <col min="1" max="1" width="40.66796875" style="1" customWidth="true"/>
     <col min="2" max="2" width="56.83203125" style="1" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="11" customHeight="true">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" ht="23" customHeight="true">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" ht="23" customHeight="true">
       <c r="A3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
+    <row r="4" ht="23" customHeight="true">
+      <c r="A4" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" ht="11" customHeight="true">
+      <c r="A5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" ht="23" customHeight="true">
+      <c r="A6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" ht="23" customHeight="true">
+      <c r="A7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" ht="23" customHeight="true">
+      <c r="A8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" ht="23" customHeight="true">
+      <c r="A9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" ht="23" customHeight="true">
+      <c r="A10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" ht="23" customHeight="true">
+      <c r="A11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" ht="23" customHeight="true">
+      <c r="A12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" ht="23" customHeight="true">
+      <c r="A13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" ht="35" customHeight="true">
+      <c r="A14" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" ht="11" customHeight="true">
+      <c r="A15" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" ht="11" customHeight="true">
+      <c r="A16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" ht="23" customHeight="true">
+      <c r="A17" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" ht="23" customHeight="true">
+      <c r="A18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" ht="23" customHeight="true">
+      <c r="A19" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" ht="23" customHeight="true">
+      <c r="A20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" ht="23" customHeight="true">
+      <c r="A21" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="22" ht="23" customHeight="true">
+      <c r="A22" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" ht="23" customHeight="true">
+      <c r="A23" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" ht="23" customHeight="true">
+      <c r="A24" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" ht="23" customHeight="true">
+      <c r="A25" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" ht="23" customHeight="true">
+      <c r="A26" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" ht="11" customHeight="true">
+      <c r="A27" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" ht="11" customHeight="true">
+      <c r="A28" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" ht="23" customHeight="true">
+      <c r="A29" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" ht="23" customHeight="true">
+      <c r="A30" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="31" ht="11" customHeight="true">
+      <c r="A31" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="32" ht="23" customHeight="true">
+      <c r="A32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="33" ht="23" customHeight="true">
+      <c r="A33" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" ht="23" customHeight="true">
+      <c r="A34" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="35" ht="23" customHeight="true">
+      <c r="A35" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="36" ht="23" customHeight="true">
+      <c r="A36" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" ht="23" customHeight="true">
+      <c r="A37" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="38" ht="23" customHeight="true">
+      <c r="A38" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="39" ht="11" customHeight="true">
+      <c r="A39" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="40" ht="23" customHeight="true">
+      <c r="A40" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="41" ht="23" customHeight="true">
+      <c r="A41" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="42" ht="23" customHeight="true">
+      <c r="A42" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="43" ht="23" customHeight="true">
+      <c r="A43" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="44" ht="23" customHeight="true">
+      <c r="A44" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="45" ht="23" customHeight="true">
+      <c r="A45" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="46" ht="23" customHeight="true">
+      <c r="A46" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="47" ht="11" customHeight="true">
+      <c r="A47" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="48" ht="23" customHeight="true">
+      <c r="A48" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="49" ht="11" customHeight="true">
+      <c r="A49" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="50" ht="23" customHeight="true">
+      <c r="A50" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="51" ht="11" customHeight="true">
+      <c r="A51" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="52" ht="23" customHeight="true">
+      <c r="A52" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="53" ht="23" customHeight="true">
+      <c r="A53" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="54" ht="23" customHeight="true">
+      <c r="A54" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="55" ht="23" customHeight="true">
+      <c r="A55" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="56" ht="11" customHeight="true">
+      <c r="A56" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="57" ht="11" customHeight="true">
+      <c r="A57" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="58" ht="23" customHeight="true">
+      <c r="A58" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="59" ht="23" customHeight="true">
+      <c r="A59" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="60" ht="23" customHeight="true">
+      <c r="A60" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="61" ht="11" customHeight="true">
+      <c r="A61" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="62" ht="23" customHeight="true">
+      <c r="A62" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="63" ht="35" customHeight="true">
+      <c r="A63" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="64" ht="23" customHeight="true">
+      <c r="A64" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="65" ht="23" customHeight="true">
+      <c r="A65" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="66" ht="35" customHeight="true">
+      <c r="A66" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="67" ht="23" customHeight="true">
+      <c r="A67" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="68" ht="23" customHeight="true">
+      <c r="A68" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="69" ht="23" customHeight="true">
+      <c r="A69" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="70" ht="23" customHeight="true">
+      <c r="A70" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="71" ht="23" customHeight="true">
+      <c r="A71" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="72" ht="11" customHeight="true">
+      <c r="A72" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="73" ht="11" customHeight="true">
+      <c r="A73" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="74" ht="35" customHeight="true">
+      <c r="A74" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="75" ht="23" customHeight="true">
+      <c r="A75" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="76" ht="23" customHeight="true">
+      <c r="A76" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="77" ht="23" customHeight="true">
+      <c r="A77" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="78" ht="23" customHeight="true">
+      <c r="A78" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="79" ht="35" customHeight="true">
+      <c r="A79" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="80" ht="35" customHeight="true">
+      <c r="A80" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="81" ht="23" customHeight="true">
+      <c r="A81" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="82" ht="23" customHeight="true">
+      <c r="A82" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="83" ht="23" customHeight="true">
+      <c r="A83" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="84" ht="23" customHeight="true">
+      <c r="A84" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="85" ht="11" customHeight="true">
+      <c r="A85" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="86" ht="23" customHeight="true">
+      <c r="A86" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="87" ht="11" customHeight="true">
+      <c r="A87" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>