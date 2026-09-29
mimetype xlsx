--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,62 +23,68 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>КонкурснаяГруппа</t>
   </si>
   <si>
     <t>ИмяФайла</t>
   </si>
   <si>
-    <t>bc8072f2-6ba9-11f1-957c-005056994a03</t>
-[...2 lines deleted...]
-    <t>ЦПКВК_31.08.05_О_ПВЗ_ОМ_Клиническая лабораторная диагностика</t>
+    <t>0803de2c-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КНТИ_38.02.03_О_ПВЗ_9К_Операционная деятельность в логистике</t>
+  </si>
+  <si>
+    <t>07c2bd70-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КНТИ_38.02.03_О_РБ_9К_Операционная деятельность в логистике</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
   </fonts>
@@ -150,60 +156,68 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="B2"/>
+  <dimension ref="B3"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
     <col min="1" max="1" width="40.66796875" style="1" customWidth="true"/>
     <col min="2" max="2" width="56.83203125" style="1" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="11" customHeight="true">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" ht="23" customHeight="true">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="3" ht="23" customHeight="true">
+      <c r="A3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>