--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,506 +23,173 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>КонкурснаяГруппа</t>
   </si>
   <si>
     <t>ИмяФайла</t>
   </si>
   <si>
-    <t>72bf5bf4-6976-11f1-957c-005056994a03</t>
-[...446 lines deleted...]
-    <t>ЮИ_44.04.01_О_Б_ОМ_Правовое образование</t>
+    <t>066af7a6-6a61-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ККИ_42.02.01_О_ПВЗ_9К_Реклама</t>
+  </si>
+  <si>
+    <t>067163f4-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>ККИ_54.01.20_О_ПВЗ_9К_Графический дизайнер</t>
+  </si>
+  <si>
+    <t>082a5584-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_08.02.14_О_ПВЗ_9К_Эксплуатация и обслуживание многоквартирного дома</t>
+  </si>
+  <si>
+    <t>081ea158-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_08.02.14_О_РБ_9К_Эксплуатация и обслуживание многоквартирного дома</t>
+  </si>
+  <si>
+    <t>061d55b6-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_08.02.14_О_ФБ_9К_Эксплуатация и обслуживание многоквартирного дома</t>
+  </si>
+  <si>
+    <t>08431eca-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_09.02.11_О_ПВЗ_9К_Разработка и управление программным обеспечением</t>
+  </si>
+  <si>
+    <t>08378164-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_09.02.11_О_РБ_9К_Разработка и управление программным обеспечением</t>
+  </si>
+  <si>
+    <t>065d3910-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_21.02.01_О_ПВЗ_9К_Разработка и эксплуатация нефтяных и газовых месторождений </t>
+  </si>
+  <si>
+    <t>05b01956-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_27.02.07_О_ПВЗ_9К_Управление качеством продукции, процессов и услуг 
+(по отраслям) </t>
+  </si>
+  <si>
+    <t>05a0537c-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_27.02.07_О_РБ_9К_Управление качеством продукции, процессов и услуг 
+(по отраслям) </t>
+  </si>
+  <si>
+    <t>058d4b56-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_27.02.07_О_ФБ_9К_Управление качеством продукции, процессов и услуг (по отраслям) </t>
+  </si>
+  <si>
+    <t>06e0c59e-6a61-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_34.02.01_О_ПВЗ_9К_Сестринское дело</t>
+  </si>
+  <si>
+    <t>05d8ee44-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_38.02.01_О_ПВЗ_9К_Экономика и бухгалтерский учет (по отраслям)</t>
+  </si>
+  <si>
+    <t>05e9bcf6-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_38.02.03_О_ПВЗ_9К_Операционная деятельность в логистике </t>
+  </si>
+  <si>
+    <t>05faa732-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_38.02.03_О_РБ_9К_Операционная 
+деятельность в логистике </t>
+  </si>
+  <si>
+    <t>09fc91ac-6a63-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_38.02.08_О_ПВЗ_11К_Торговое дело</t>
+  </si>
+  <si>
+    <t>060ac2b6-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_38.02.08_О_ПВЗ_9К_Торговое дело</t>
+  </si>
+  <si>
+    <t>0648ee1a-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_40.02.04_О_ПВЗ_11К_Юриспруденция</t>
+  </si>
+  <si>
+    <t>063314fa-6a64-11f1-957c-005056994a03</t>
+  </si>
+  <si>
+    <t>КСКФУ_40.02.04_О_ПВЗ_9К_Юриспруденция</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
   </fonts>
@@ -594,652 +261,204 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="B76"/>
+  <dimension ref="B20"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
     <col min="1" max="1" width="40.66796875" style="1" customWidth="true"/>
     <col min="2" max="2" width="56.83203125" style="1" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="11" customHeight="true">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" ht="23" customHeight="true">
+    <row r="2" ht="11" customHeight="true">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" ht="23" customHeight="true">
+    <row r="3" ht="11" customHeight="true">
       <c r="A3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" ht="11" customHeight="true">
+    <row r="4" ht="23" customHeight="true">
       <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" ht="11" customHeight="true">
+    <row r="5" ht="23" customHeight="true">
       <c r="A5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" ht="11" customHeight="true">
+    <row r="6" ht="23" customHeight="true">
       <c r="A6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" ht="23" customHeight="true">
       <c r="A7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" ht="11" customHeight="true">
+    <row r="8" ht="23" customHeight="true">
       <c r="A8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" ht="23" customHeight="true">
       <c r="A9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="10" ht="11" customHeight="true">
+    <row r="10" ht="35" customHeight="true">
       <c r="A10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="11" ht="23" customHeight="true">
+    <row r="11" ht="35" customHeight="true">
       <c r="A11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" ht="23" customHeight="true">
       <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="13" ht="23" customHeight="true">
+    <row r="13" ht="11" customHeight="true">
       <c r="A13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="14" ht="35" customHeight="true">
+    <row r="14" ht="23" customHeight="true">
       <c r="A14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="15" ht="11" customHeight="true">
+    <row r="15" ht="23" customHeight="true">
       <c r="A15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="16" ht="11" customHeight="true">
+    <row r="16" ht="23" customHeight="true">
       <c r="A16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="17" ht="23" customHeight="true">
+    <row r="17" ht="11" customHeight="true">
       <c r="A17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="18" ht="23" customHeight="true">
+    <row r="18" ht="11" customHeight="true">
       <c r="A18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="19" ht="23" customHeight="true">
+    <row r="19" ht="11" customHeight="true">
       <c r="A19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="20" ht="23" customHeight="true">
+    <row r="20" ht="11" customHeight="true">
       <c r="A20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>39</v>
-      </c>
-[...446 lines deleted...]
-        <v>151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>