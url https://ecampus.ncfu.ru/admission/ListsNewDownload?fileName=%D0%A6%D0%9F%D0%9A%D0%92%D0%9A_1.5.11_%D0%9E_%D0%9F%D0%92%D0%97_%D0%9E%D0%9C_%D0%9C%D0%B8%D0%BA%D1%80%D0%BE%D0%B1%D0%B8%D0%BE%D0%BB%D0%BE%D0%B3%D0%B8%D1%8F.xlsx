--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -23,116 +23,128 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>Конкурсная группа - ЦПКВК_1.5.11_О_ПВЗ_ОМ_Микробиология</t>
   </si>
   <si>
     <t>Всего мест: 2. Зачислено: 0. К зачислению: 2.</t>
   </si>
   <si>
+    <t>№</t>
+  </si>
+  <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Уникальный код</t>
   </si>
   <si>
     <t>Есть договор утвержден</t>
   </si>
   <si>
     <t>Основной высший приоритет</t>
   </si>
   <si>
     <t>Высший проходной приоритет</t>
   </si>
   <si>
     <t>Сумма баллов по предметам</t>
   </si>
   <si>
     <t>Предмет (Микробиология)</t>
   </si>
   <si>
     <t>Микробиология</t>
   </si>
   <si>
     <t>Сумма баллов за общие инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов за целевые инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов</t>
   </si>
   <si>
     <t>Есть преимущественное право</t>
   </si>
   <si>
     <t>Текущий статус конкурса</t>
   </si>
   <si>
-    <t>Договор по физ лицу</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
+    <t>2384218</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0 </t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Ожидание результатов ВИ</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
     <t>1028906</t>
   </si>
   <si>
-    <t xml:space="preserve"> 0 </t>
-[...2 lines deleted...]
-    <t>Ожидание результатов ВИ</t>
+    <t>✓</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
     <font>
@@ -179,72 +191,69 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="000000"/>
       </left>
       <right style="thin">
         <color rgb="000000"/>
       </right>
       <top style="thin">
         <color rgb="000000"/>
       </top>
       <bottom style="thin">
         <color rgb="000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0"/>
     <xf numFmtId="0" fontId="0" applyAlignment="true">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" applyFont="true" applyAlignment="true">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -252,213 +261,222 @@
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
   <dimension ref="N8"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
-    <col min="1" max="1" width="7" style="1" customWidth="true"/>
-    <col min="2" max="2" width="14" style="1" customWidth="true"/>
+    <col min="1" max="1" width="5.83203125" style="1" customWidth="true"/>
+    <col min="2" max="2" width="7" style="1" customWidth="true"/>
     <col min="3" max="3" width="14" style="1" customWidth="true"/>
     <col min="4" max="4" width="14" style="1" customWidth="true"/>
     <col min="5" max="5" width="14" style="1" customWidth="true"/>
-    <col min="6" max="6" width="14.83203125" style="1" customWidth="true"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="14" style="1" customWidth="true"/>
+    <col min="6" max="6" width="14" style="1" customWidth="true"/>
+    <col min="7" max="7" width="14.83203125" style="1" customWidth="true"/>
+    <col min="8" max="8" width="14" style="1" customWidth="true"/>
+    <col min="9" max="9" width="4.66796875" style="1" customWidth="true"/>
     <col min="10" max="10" width="14" style="1" customWidth="true"/>
-    <col min="11" max="11" width="7.66796875" style="1" customWidth="true"/>
-    <col min="12" max="12" width="14" style="1" customWidth="true"/>
+    <col min="11" max="11" width="14" style="1" customWidth="true"/>
+    <col min="12" max="12" width="7.66796875" style="1" customWidth="true"/>
     <col min="13" max="13" width="14" style="1" customWidth="true"/>
     <col min="14" max="14" width="14" style="1" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="1" ht="13" customHeight="true">
-[...16 lines deleted...]
-    </row>
+    <row r="1" ht="13" customHeight="true"/>
     <row r="2" ht="11" customHeight="true" s="1" customFormat="true"/>
     <row r="3" ht="13" customHeight="true">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="2" t="e"/>
+      <c r="C3" s="2" t="e"/>
+      <c r="D3" s="2" t="e"/>
+      <c r="E3" s="2" t="e"/>
+      <c r="F3" s="2" t="e"/>
+      <c r="G3" s="2" t="e"/>
+      <c r="H3" s="2" t="e"/>
+      <c r="I3" s="2" t="e"/>
+      <c r="J3" s="2" t="e"/>
+      <c r="K3" s="2" t="e"/>
+      <c r="L3" s="2" t="e"/>
+      <c r="M3" s="2" t="e"/>
+      <c r="N3" s="2" t="e"/>
+    </row>
+    <row r="4" ht="12" customHeight="true">
+      <c r="A4" s="3" t="s">
         <v>1</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B4" s="3" t="e"/>
       <c r="C4" s="3" t="e"/>
       <c r="D4" s="3" t="e"/>
       <c r="E4" s="3" t="e"/>
       <c r="F4" s="3" t="e"/>
       <c r="G4" s="3" t="e"/>
       <c r="H4" s="3" t="e"/>
       <c r="I4" s="3" t="e"/>
       <c r="J4" s="3" t="e"/>
       <c r="K4" s="3" t="e"/>
       <c r="L4" s="3" t="e"/>
       <c r="M4" s="3" t="e"/>
       <c r="N4" s="3" t="e"/>
     </row>
-    <row r="5" ht="12" customHeight="true">
-      <c r="A5" s="4" t="s">
+    <row r="5" ht="11" customHeight="true" s="1" customFormat="true"/>
+    <row r="6" ht="122" customHeight="true">
+      <c r="A6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="4" t="e"/>
-[...11 lines deleted...]
-      <c r="N5" s="4" t="e"/>
+      <c r="C6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="6" ht="11" customHeight="true" s="1" customFormat="true"/>
-[...19 lines deleted...]
-      <c r="G7" s="5" t="s">
+    <row r="7" ht="41" customHeight="true">
+      <c r="A7" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="4" t="e"/>
+      <c r="E7" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="5" t="s">
-[...18 lines deleted...]
-        <v>17</v>
+      <c r="I7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" s="4" t="e"/>
+      <c r="N7" s="4" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="8" ht="41" customHeight="true" s="1" customFormat="true">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="K8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="7" t="e"/>
-[...26 lines deleted...]
-      <c r="N8" s="7" t="e"/>
+      <c r="M8" s="4" t="e"/>
+      <c r="N8" s="4" t="s">
+        <v>22</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A1:N1"/>
+  <mergeCells count="2">
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A4:N4"/>
-    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="8" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>