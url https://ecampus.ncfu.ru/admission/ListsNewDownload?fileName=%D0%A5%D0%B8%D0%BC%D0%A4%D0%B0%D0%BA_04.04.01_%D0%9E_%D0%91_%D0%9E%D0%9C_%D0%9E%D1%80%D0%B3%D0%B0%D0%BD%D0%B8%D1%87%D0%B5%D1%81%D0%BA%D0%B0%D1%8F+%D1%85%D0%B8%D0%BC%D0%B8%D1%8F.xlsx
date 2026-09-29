--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,56 +23,56 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>Конкурсная группа - ХимФак_04.04.01_О_Б_ОМ_Органическая химия</t>
   </si>
   <si>
-    <t>Всего мест: 6. Зачислено: 0. К зачислению: 6.</t>
+    <t>Всего мест: 8. Зачислено: 8. К зачислению: 0.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Уникальный код</t>
   </si>
   <si>
     <t>Есть договор утвержден</t>
   </si>
   <si>
     <t>Согласие на зачисление</t>
   </si>
   <si>
     <t>Основной высший приоритет</t>
   </si>
   <si>
     <t>Высший проходной приоритет</t>
   </si>
   <si>
     <t>Сумма баллов по предметам</t>
   </si>
@@ -97,243 +97,267 @@
   <si>
     <t>Сумма баллов за общие инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов за целевые инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов</t>
   </si>
   <si>
     <t>Есть преимущественное право</t>
   </si>
   <si>
     <t>Текущий статус конкурса</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2292545</t>
   </si>
   <si>
     <t>✓</t>
   </si>
   <si>
+    <t xml:space="preserve"> 0 </t>
+  </si>
+  <si>
     <t>100</t>
   </si>
   <si>
     <t>Общие места</t>
   </si>
   <si>
     <t>Бюджетная основа</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t xml:space="preserve"> 0 </t>
-[...1 lines deleted...]
-  <si>
     <t>195</t>
   </si>
   <si>
-    <t>Ожидание результатов ВИ</t>
+    <t>Включено в приказ на зачисление</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>2479920</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2479963</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
     <t>2294688</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>3</t>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2551043</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>Участвует в конкурсе</t>
+  </si>
+  <si>
+    <t>6</t>
   </si>
   <si>
     <t>2437188</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>4</t>
+    <t>7</t>
   </si>
   <si>
     <t>2288791</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>5</t>
+    <t>8</t>
   </si>
   <si>
     <t>2288575</t>
   </si>
   <si>
-    <t>6</t>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2323940</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>10</t>
   </si>
   <si>
     <t>2153650</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>103</t>
   </si>
   <si>
-    <t>7</t>
-[...8 lines deleted...]
-    <t>8</t>
+    <t>11</t>
   </si>
   <si>
     <t>2298273</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>9</t>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2562891</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2148116</t>
+  </si>
+  <si>
+    <t>14</t>
   </si>
   <si>
     <t>2263553</t>
   </si>
   <si>
-    <t>На рассмотрении</t>
+    <t>15</t>
   </si>
   <si>
     <t>2211904</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>11</t>
+    <t>16</t>
   </si>
   <si>
     <t>2011743</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>12</t>
+    <t>17</t>
   </si>
   <si>
     <t>2297258</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>13</t>
-[...23 lines deleted...]
-    <t>16</t>
+    <t>18</t>
+  </si>
+  <si>
+    <t>1972479</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2383540</t>
+  </si>
+  <si>
+    <t>37</t>
   </si>
   <si>
     <t>2259738</t>
   </si>
   <si>
-    <t>17</t>
-[...11 lines deleted...]
-    <t>19</t>
+    <t>Отклонено</t>
+  </si>
+  <si>
+    <t>21</t>
   </si>
   <si>
     <t>2274278</t>
   </si>
   <si>
+    <t>22</t>
+  </si>
+  <si>
     <t>2293151</t>
-  </si>
-[...10 lines deleted...]
-    <t>2562891</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
     <font>
@@ -597,1112 +621,1134 @@
       <c r="Q6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="S6" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" ht="41" customHeight="true">
       <c r="A7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="6" t="e"/>
       <c r="E7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H7" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L7" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M7" s="6" t="e"/>
       <c r="N7" s="6" t="e"/>
       <c r="O7" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R7" s="6" t="e"/>
       <c r="S7" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" ht="41" customHeight="true">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="6" t="e"/>
       <c r="E8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J8" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L8" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M8" s="6" t="e"/>
       <c r="N8" s="6" t="e"/>
       <c r="O8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="6" t="e"/>
       <c r="S8" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" ht="41" customHeight="true">
       <c r="A9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="6" t="e"/>
       <c r="E9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G9" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H9" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L9" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M9" s="6" t="e"/>
       <c r="N9" s="6" t="e"/>
       <c r="O9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R9" s="6" t="e"/>
       <c r="S9" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" ht="41" customHeight="true">
       <c r="A10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="6" t="e"/>
       <c r="E10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L10" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M10" s="6" t="e"/>
       <c r="N10" s="6" t="e"/>
       <c r="O10" s="6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="R10" s="6" t="e"/>
       <c r="S10" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="11" ht="41" customHeight="true">
+    <row r="11" ht="27" customHeight="true">
       <c r="A11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="6" t="e"/>
       <c r="E11" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L11" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M11" s="6" t="e"/>
       <c r="N11" s="6" t="e"/>
       <c r="O11" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="R11" s="6" t="e"/>
       <c r="S11" s="6" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" ht="41" customHeight="true">
       <c r="A12" s="6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D12" s="6" t="e"/>
-      <c r="E12" s="6" t="e"/>
+      <c r="E12" s="6" t="s">
+        <v>23</v>
+      </c>
       <c r="F12" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L12" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M12" s="6" t="e"/>
       <c r="N12" s="6" t="e"/>
       <c r="O12" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="R12" s="6" t="e"/>
       <c r="S12" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" ht="41" customHeight="true">
       <c r="A13" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="6" t="e"/>
       <c r="E13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L13" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M13" s="6" t="e"/>
       <c r="N13" s="6" t="e"/>
       <c r="O13" s="6" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="R13" s="6" t="e"/>
       <c r="S13" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" ht="41" customHeight="true">
       <c r="A14" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D14" s="6" t="e"/>
       <c r="E14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L14" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M14" s="6" t="e"/>
       <c r="N14" s="6" t="e"/>
       <c r="O14" s="6" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="R14" s="6" t="e"/>
       <c r="S14" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="15" ht="41" customHeight="true">
+    <row r="15" ht="27" customHeight="true">
       <c r="A15" s="6" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="6" t="e"/>
-      <c r="E15" s="6" t="e"/>
+      <c r="E15" s="6" t="s">
+        <v>23</v>
+      </c>
       <c r="F15" s="6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="I15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L15" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M15" s="6" t="e"/>
       <c r="N15" s="6" t="e"/>
       <c r="O15" s="6" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="R15" s="6" t="e"/>
       <c r="S15" s="6" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="16" ht="41" customHeight="true">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" ht="27" customHeight="true">
       <c r="A16" s="6" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D16" s="6" t="e"/>
-      <c r="E16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E16" s="6" t="e"/>
       <c r="F16" s="6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K16" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L16" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M16" s="6" t="e"/>
       <c r="N16" s="6" t="e"/>
       <c r="O16" s="6" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q16" s="6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="R16" s="6" t="e"/>
       <c r="S16" s="6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="17" ht="41" customHeight="true">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17" ht="27" customHeight="true">
       <c r="A17" s="6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D17" s="6" t="e"/>
-      <c r="E17" s="6" t="e"/>
+      <c r="E17" s="6" t="s">
+        <v>23</v>
+      </c>
       <c r="F17" s="6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="K17" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L17" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M17" s="6" t="e"/>
       <c r="N17" s="6" t="e"/>
       <c r="O17" s="6" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="R17" s="6" t="e"/>
       <c r="S17" s="6" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" ht="41" customHeight="true">
       <c r="A18" s="6" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D18" s="6" t="e"/>
       <c r="E18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="G18" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="K18" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L18" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M18" s="6" t="e"/>
       <c r="N18" s="6" t="e"/>
       <c r="O18" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q18" s="6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="R18" s="6" t="e"/>
       <c r="S18" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="19" ht="41" customHeight="true">
+    <row r="19" ht="27" customHeight="true">
       <c r="A19" s="6" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D19" s="6" t="e"/>
       <c r="E19" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="J19" s="6" t="e"/>
+      <c r="J19" s="6" t="s">
+        <v>53</v>
+      </c>
       <c r="K19" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L19" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M19" s="6" t="e"/>
       <c r="N19" s="6" t="e"/>
       <c r="O19" s="6" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q19" s="6" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="R19" s="6" t="e"/>
       <c r="S19" s="6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="20" ht="41" customHeight="true">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" ht="27" customHeight="true">
       <c r="A20" s="6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D20" s="6" t="e"/>
       <c r="E20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G20" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="J20" s="6" t="e"/>
+      <c r="J20" s="6" t="s">
+        <v>64</v>
+      </c>
       <c r="K20" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L20" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M20" s="6" t="e"/>
       <c r="N20" s="6" t="e"/>
       <c r="O20" s="6" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q20" s="6" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="R20" s="6" t="e"/>
       <c r="S20" s="6" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="21" ht="41" customHeight="true">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" ht="27" customHeight="true">
       <c r="A21" s="6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D21" s="6" t="e"/>
       <c r="E21" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G21" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="J21" s="6" t="e"/>
+      <c r="J21" s="6" t="s">
+        <v>78</v>
+      </c>
       <c r="K21" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L21" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M21" s="6" t="e"/>
       <c r="N21" s="6" t="e"/>
       <c r="O21" s="6" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q21" s="6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R21" s="6" t="e"/>
       <c r="S21" s="6" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="22" ht="41" customHeight="true">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" ht="27" customHeight="true">
       <c r="A22" s="6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D22" s="6" t="e"/>
-      <c r="E22" s="6" t="e"/>
+      <c r="E22" s="6" t="s">
+        <v>23</v>
+      </c>
       <c r="F22" s="6" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="G22" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="J22" s="6" t="e"/>
+      <c r="J22" s="6" t="s">
+        <v>81</v>
+      </c>
       <c r="K22" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L22" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M22" s="6" t="e"/>
       <c r="N22" s="6" t="e"/>
       <c r="O22" s="6" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="P22" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q22" s="6" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="R22" s="6" t="e"/>
       <c r="S22" s="6" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="23" ht="41" customHeight="true">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="23" ht="27" customHeight="true">
       <c r="A23" s="6" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D23" s="6" t="e"/>
-      <c r="E23" s="6" t="e"/>
+      <c r="E23" s="6" t="s">
+        <v>23</v>
+      </c>
       <c r="F23" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G23" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="J23" s="6" t="e"/>
+      <c r="J23" s="6" t="s">
+        <v>84</v>
+      </c>
       <c r="K23" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L23" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M23" s="6" t="e"/>
       <c r="N23" s="6" t="e"/>
       <c r="O23" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="P23" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q23" s="6" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="R23" s="6" t="e"/>
       <c r="S23" s="6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="24" ht="41" customHeight="true">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" ht="27" customHeight="true">
       <c r="A24" s="6" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D24" s="6" t="e"/>
       <c r="E24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G24" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="J24" s="6" t="e"/>
+      <c r="J24" s="6" t="s">
+        <v>87</v>
+      </c>
       <c r="K24" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L24" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M24" s="6" t="e"/>
       <c r="N24" s="6" t="e"/>
       <c r="O24" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="P24" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q24" s="6" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="R24" s="6" t="e"/>
       <c r="S24" s="6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="25" ht="41" customHeight="true">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" ht="27" customHeight="true">
       <c r="A25" s="6" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D25" s="6" t="e"/>
-      <c r="E25" s="6" t="e"/>
+      <c r="E25" s="6" t="s">
+        <v>23</v>
+      </c>
       <c r="F25" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G25" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="J25" s="6" t="e"/>
+      <c r="J25" s="6" t="s">
+        <v>90</v>
+      </c>
       <c r="K25" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L25" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M25" s="6" t="e"/>
       <c r="N25" s="6" t="e"/>
       <c r="O25" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="P25" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q25" s="6" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="R25" s="6" t="e"/>
       <c r="S25" s="6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="26" ht="41" customHeight="true">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" ht="27" customHeight="true">
       <c r="A26" s="6" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D26" s="6" t="e"/>
       <c r="E26" s="6" t="e"/>
       <c r="F26" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J26" s="6" t="e"/>
       <c r="K26" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L26" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M26" s="6" t="e"/>
       <c r="N26" s="6" t="e"/>
       <c r="O26" s="6" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="P26" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q26" s="6" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="R26" s="6" t="e"/>
       <c r="S26" s="6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="27" ht="41" customHeight="true">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" ht="27" customHeight="true">
       <c r="A27" s="6" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D27" s="6" t="e"/>
-      <c r="E27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E27" s="6" t="e"/>
       <c r="F27" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G27" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J27" s="6" t="e"/>
       <c r="K27" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L27" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M27" s="6" t="e"/>
       <c r="N27" s="6" t="e"/>
       <c r="O27" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="P27" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q27" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="R27" s="6" t="e"/>
       <c r="S27" s="6" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="28" ht="41" customHeight="true" s="1" customFormat="true">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="28" ht="27" customHeight="true" s="1" customFormat="true">
       <c r="A28" s="6" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="D28" s="6" t="e"/>
       <c r="E28" s="6" t="e"/>
       <c r="F28" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G28" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J28" s="6" t="e"/>
       <c r="K28" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L28" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M28" s="6" t="e"/>
       <c r="N28" s="6" t="e"/>
       <c r="O28" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="P28" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="Q28" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="R28" s="6" t="e"/>
       <c r="S28" s="6" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A4:S4"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="28" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>