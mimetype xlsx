--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -23,161 +23,587 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
   <si>
     <t>Конкурсная группа - ФФКС_49.04.01_З_Б_ОМ_Профессиональное образование в сфере физической культуры и спорта</t>
   </si>
   <si>
-    <t>Форма обучения - Очная</t>
-[...19 lines deleted...]
-  <si>
     <t>Всего мест: 15. Зачислено: 0. К зачислению: 15.</t>
   </si>
   <si>
+    <t>№</t>
+  </si>
+  <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Уникальный код</t>
   </si>
   <si>
+    <t>Есть договор утвержден</t>
+  </si>
+  <si>
     <t>Согласие на зачисление</t>
   </si>
   <si>
     <t>Основной высший приоритет</t>
   </si>
   <si>
     <t>Высший проходной приоритет</t>
   </si>
   <si>
     <t>Сумма баллов по предметам</t>
   </si>
   <si>
+    <t>Предмет (Профессиональное образование в отрасли физической культуры и спорта)</t>
+  </si>
+  <si>
     <t>Профессиональное образование в отрасли физической культуры и спорта</t>
   </si>
   <si>
     <t>Особенности приема</t>
   </si>
   <si>
     <t>Основание поступления</t>
   </si>
   <si>
     <t>Без вступительных испытаний</t>
   </si>
   <si>
     <t>Основание приема БВИ</t>
   </si>
   <si>
     <t>Сумма баллов за общие инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов за целевые инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов</t>
   </si>
   <si>
+    <t>Есть преимущественное право</t>
+  </si>
+  <si>
     <t>Текущий статус конкурса</t>
   </si>
   <si>
-    <t>Есть преимущественное право</t>
-[...7 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
-    <t>943354</t>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2296669</t>
   </si>
   <si>
     <t>✓</t>
   </si>
   <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Общие места</t>
+  </si>
+  <si>
+    <t>Бюджетная основа</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 0 </t>
   </si>
   <si>
-    <t>Общие места</t>
-[...2 lines deleted...]
-    <t>Бюджетная основа</t>
+    <t>162</t>
+  </si>
+  <si>
+    <t>На рассмотрении</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2449345</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>2399334</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>150</t>
   </si>
   <si>
     <t>Ожидание результатов ВИ</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2525239</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>2400639</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2295259</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2379435</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2536509</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2326121</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2374872</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2552528</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2356981</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2238447</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2324498</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>1980896</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>2497048</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>2524915</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2536710</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2522842</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>2028316</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>2432945</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>2380604</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>1629632</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2535924</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>2387493</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>2379145</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>2379192</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>2379821</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>2229551</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>1241104</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>1336825</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>2525447</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>1428739</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>2469242</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>2349293</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>2421465</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>2563454</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>2421363</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>1922566</t>
+  </si>
+  <si>
+    <t>2360173</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>2376568</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>2427478</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>2476644</t>
+  </si>
+  <si>
+    <t>Отозвано</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>2515932</t>
+  </si>
+  <si>
+    <t>1674041</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>1767818</t>
+  </si>
+  <si>
+    <t>2282496</t>
+  </si>
+  <si>
+    <t>2328584</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>2443958</t>
+  </si>
+  <si>
+    <t>Отклонено</t>
+  </si>
+  <si>
+    <t>2472226</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>2481531</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>2513405</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>2548505</t>
+  </si>
+  <si>
+    <t>2560197</t>
+  </si>
+  <si>
+    <t>2562441</t>
+  </si>
+  <si>
+    <t>2562865</t>
+  </si>
+  <si>
+    <t>2564073</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
     <font>
@@ -224,72 +650,66 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="000000"/>
       </left>
       <right style="thin">
         <color rgb="000000"/>
       </right>
       <top style="thin">
         <color rgb="000000"/>
       </top>
       <bottom style="thin">
         <color rgb="000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0"/>
     <xf numFmtId="0" fontId="0" applyAlignment="true">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" applyFont="true" applyAlignment="true">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -297,443 +717,2993 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="R16"/>
+  <dimension ref="S63"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
-    <col min="1" max="1" width="7" style="1" customWidth="true"/>
-    <col min="2" max="2" width="14" style="1" customWidth="true"/>
+    <col min="1" max="1" width="5.83203125" style="1" customWidth="true"/>
+    <col min="2" max="2" width="7" style="1" customWidth="true"/>
     <col min="3" max="3" width="14" style="1" customWidth="true"/>
     <col min="4" max="4" width="14" style="1" customWidth="true"/>
     <col min="5" max="5" width="14" style="1" customWidth="true"/>
-    <col min="6" max="6" width="14.83203125" style="1" customWidth="true"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="14" style="1" customWidth="true"/>
+    <col min="6" max="6" width="14" style="1" customWidth="true"/>
+    <col min="7" max="7" width="14" style="1" customWidth="true"/>
+    <col min="8" max="8" width="14.83203125" style="1" customWidth="true"/>
+    <col min="9" max="9" width="14" style="1" customWidth="true"/>
+    <col min="10" max="10" width="4.66796875" style="1" customWidth="true"/>
     <col min="11" max="11" width="14" style="1" customWidth="true"/>
-    <col min="12" max="12" width="14" style="1" customWidth="true"/>
+    <col min="12" max="12" width="29.83203125" style="1" customWidth="true"/>
     <col min="13" max="13" width="14" style="1" customWidth="true"/>
-    <col min="14" max="14" width="7.66796875" style="1" customWidth="true"/>
+    <col min="14" max="14" width="14" style="1" customWidth="true"/>
     <col min="15" max="15" width="14" style="1" customWidth="true"/>
     <col min="16" max="16" width="14" style="1" customWidth="true"/>
-    <col min="17" max="17" width="14" style="1" customWidth="true"/>
+    <col min="17" max="17" width="7.66796875" style="1" customWidth="true"/>
     <col min="18" max="18" width="14" style="1" customWidth="true"/>
+    <col min="19" max="19" width="14" style="1" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="1" ht="13" customHeight="true">
-[...20 lines deleted...]
-    </row>
+    <row r="1" ht="13" customHeight="true"/>
     <row r="2" ht="11" customHeight="true" s="1" customFormat="true"/>
     <row r="3" ht="13" customHeight="true">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="2" t="e"/>
+      <c r="C3" s="2" t="e"/>
+      <c r="D3" s="2" t="e"/>
+      <c r="E3" s="2" t="e"/>
+      <c r="F3" s="2" t="e"/>
+      <c r="G3" s="2" t="e"/>
+      <c r="H3" s="2" t="e"/>
+      <c r="I3" s="2" t="e"/>
+      <c r="J3" s="2" t="e"/>
+      <c r="K3" s="2" t="e"/>
+      <c r="L3" s="2" t="e"/>
+      <c r="M3" s="2" t="e"/>
+      <c r="N3" s="2" t="e"/>
+      <c r="O3" s="2" t="e"/>
+      <c r="P3" s="2" t="e"/>
+      <c r="Q3" s="2" t="e"/>
+      <c r="R3" s="2" t="e"/>
+      <c r="S3" s="2" t="e"/>
+    </row>
+    <row r="4" ht="12" customHeight="true">
+      <c r="A4" s="3" t="s">
         <v>1</v>
-      </c>
-[...20 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B4" s="3" t="e"/>
       <c r="C4" s="3" t="e"/>
       <c r="D4" s="3" t="e"/>
       <c r="E4" s="3" t="e"/>
       <c r="F4" s="3" t="e"/>
       <c r="G4" s="3" t="e"/>
       <c r="H4" s="3" t="e"/>
       <c r="I4" s="3" t="e"/>
       <c r="J4" s="3" t="e"/>
       <c r="K4" s="3" t="e"/>
       <c r="L4" s="3" t="e"/>
       <c r="M4" s="3" t="e"/>
       <c r="N4" s="3" t="e"/>
       <c r="O4" s="3" t="e"/>
       <c r="P4" s="3" t="e"/>
       <c r="Q4" s="3" t="e"/>
       <c r="R4" s="3" t="e"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="S4" s="3" t="e"/>
+    </row>
+    <row r="5" ht="11" customHeight="true" s="1" customFormat="true"/>
+    <row r="6" ht="375" customHeight="true">
+      <c r="A6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="C6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="E6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="H6" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="I6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="4" t="e"/>
-[...40 lines deleted...]
-    <row r="15" ht="328" customHeight="true">
+      <c r="J6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="P6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="R6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="S6" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" ht="98" customHeight="true">
+      <c r="A7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="6" t="e"/>
+      <c r="E7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="6" t="e"/>
+      <c r="N7" s="6" t="e"/>
+      <c r="O7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R7" s="6" t="e"/>
+      <c r="S7" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" ht="98" customHeight="true">
+      <c r="A8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="6" t="e"/>
+      <c r="E8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M8" s="6" t="e"/>
+      <c r="N8" s="6" t="e"/>
+      <c r="O8" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="R8" s="6" t="e"/>
+      <c r="S8" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" ht="98" customHeight="true">
+      <c r="A9" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="6" t="e"/>
+      <c r="E9" s="6" t="e"/>
+      <c r="F9" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L9" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M9" s="6" t="e"/>
+      <c r="N9" s="6" t="e"/>
+      <c r="O9" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R9" s="6" t="e"/>
+      <c r="S9" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" ht="98" customHeight="true">
+      <c r="A10" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="6" t="e"/>
+      <c r="E10" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M10" s="6" t="e"/>
+      <c r="N10" s="6" t="e"/>
+      <c r="O10" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="R10" s="6" t="e"/>
+      <c r="S10" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" ht="98" customHeight="true">
+      <c r="A11" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="6" t="e"/>
+      <c r="E11" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" s="6" t="e"/>
+      <c r="N11" s="6" t="e"/>
+      <c r="O11" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q11" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="R11" s="6" t="e"/>
+      <c r="S11" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" ht="98" customHeight="true">
+      <c r="A12" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="6" t="e"/>
+      <c r="E12" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="6" t="e"/>
+      <c r="N12" s="6" t="e"/>
+      <c r="O12" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q12" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="R12" s="6" t="e"/>
+      <c r="S12" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" ht="98" customHeight="true">
+      <c r="A13" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="6" t="e"/>
+      <c r="E13" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="6" t="e"/>
+      <c r="N13" s="6" t="e"/>
+      <c r="O13" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="R13" s="6" t="e"/>
+      <c r="S13" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" ht="98" customHeight="true">
+      <c r="A14" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" s="6" t="e"/>
+      <c r="E14" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M14" s="6" t="e"/>
+      <c r="N14" s="6" t="e"/>
+      <c r="O14" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q14" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="R14" s="6" t="e"/>
+      <c r="S14" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" ht="98" customHeight="true">
       <c r="A15" s="6" t="s">
-        <v>12</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>62</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="6" t="e"/>
+      <c r="E15" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="K15" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L15" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M15" s="6" t="e"/>
+      <c r="N15" s="6" t="e"/>
+      <c r="O15" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q15" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="R15" s="6" t="e"/>
+      <c r="S15" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" ht="98" customHeight="true">
+      <c r="A16" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="6" t="e"/>
+      <c r="E16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M16" s="6" t="e"/>
+      <c r="N16" s="6" t="e"/>
+      <c r="O16" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R16" s="6" t="e"/>
+      <c r="S16" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" ht="98" customHeight="true">
+      <c r="A17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="6" t="e"/>
+      <c r="E17" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L17" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="6" t="e"/>
+      <c r="N17" s="6" t="e"/>
+      <c r="O17" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="R17" s="6" t="e"/>
+      <c r="S17" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" ht="98" customHeight="true">
+      <c r="A18" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="6" t="e"/>
+      <c r="E18" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18" s="6" t="e"/>
+      <c r="N18" s="6" t="e"/>
+      <c r="O18" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q18" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="R18" s="6" t="e"/>
+      <c r="S18" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" ht="98" customHeight="true">
+      <c r="A19" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="L15" s="7" t="s">
-[...14 lines deleted...]
-      <c r="Q15" s="8" t="s">
+      <c r="C19" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="6" t="e"/>
+      <c r="E19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L19" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M19" s="6" t="e"/>
+      <c r="N19" s="6" t="e"/>
+      <c r="O19" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q19" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="R19" s="6" t="e"/>
+      <c r="S19" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" ht="98" customHeight="true">
+      <c r="A20" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" s="6" t="e"/>
+      <c r="E20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="6" t="e"/>
+      <c r="N20" s="6" t="e"/>
+      <c r="O20" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P20" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q20" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="R20" s="6" t="e"/>
+      <c r="S20" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" ht="98" customHeight="true">
+      <c r="A21" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" s="6" t="e"/>
+      <c r="E21" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M21" s="6" t="e"/>
+      <c r="N21" s="6" t="e"/>
+      <c r="O21" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="P21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q21" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="R21" s="6" t="e"/>
+      <c r="S21" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" ht="98" customHeight="true">
+      <c r="A22" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="6" t="e"/>
+      <c r="E22" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L22" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M22" s="6" t="e"/>
+      <c r="N22" s="6" t="e"/>
+      <c r="O22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q22" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="R22" s="6" t="e"/>
+      <c r="S22" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" ht="98" customHeight="true">
+      <c r="A23" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="6" t="e"/>
+      <c r="E23" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L23" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M23" s="6" t="e"/>
+      <c r="N23" s="6" t="e"/>
+      <c r="O23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q23" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="R23" s="6" t="e"/>
+      <c r="S23" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" ht="98" customHeight="true">
+      <c r="A24" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D24" s="6" t="e"/>
+      <c r="E24" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M24" s="6" t="e"/>
+      <c r="N24" s="6" t="e"/>
+      <c r="O24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q24" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="R24" s="6" t="e"/>
+      <c r="S24" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" ht="98" customHeight="true">
+      <c r="A25" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" s="6" t="e"/>
+      <c r="E25" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L25" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M25" s="6" t="e"/>
+      <c r="N25" s="6" t="e"/>
+      <c r="O25" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q25" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="R25" s="6" t="e"/>
+      <c r="S25" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" ht="98" customHeight="true">
+      <c r="A26" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D26" s="6" t="e"/>
+      <c r="E26" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L26" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M26" s="6" t="e"/>
+      <c r="N26" s="6" t="e"/>
+      <c r="O26" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P26" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q26" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="R26" s="6" t="e"/>
+      <c r="S26" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" ht="98" customHeight="true">
+      <c r="A27" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="6" t="e"/>
+      <c r="E27" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L27" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27" s="6" t="e"/>
+      <c r="N27" s="6" t="e"/>
+      <c r="O27" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P27" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q27" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="R27" s="6" t="e"/>
+      <c r="S27" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" ht="98" customHeight="true">
+      <c r="A28" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D28" s="6" t="e"/>
+      <c r="E28" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J28" s="6" t="e"/>
+      <c r="K28" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L28" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M28" s="6" t="e"/>
+      <c r="N28" s="6" t="e"/>
+      <c r="O28" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q28" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="R28" s="6" t="e"/>
+      <c r="S28" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" ht="98" customHeight="true">
+      <c r="A29" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" s="6" t="e"/>
+      <c r="E29" s="6" t="e"/>
+      <c r="F29" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L29" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M29" s="6" t="e"/>
+      <c r="N29" s="6" t="e"/>
+      <c r="O29" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P29" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q29" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="R29" s="6" t="e"/>
+      <c r="S29" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" ht="98" customHeight="true">
+      <c r="A30" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="D30" s="6" t="e"/>
+      <c r="E30" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H30" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="R15" s="7" t="s">
-[...7 lines deleted...]
-      <c r="B16" s="8" t="s">
+      <c r="I30" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L30" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M30" s="6" t="e"/>
+      <c r="N30" s="6" t="e"/>
+      <c r="O30" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P30" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q30" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="R30" s="6" t="e"/>
+      <c r="S30" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="8" t="s">
+    </row>
+    <row r="31" ht="98" customHeight="true">
+      <c r="A31" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D31" s="6" t="e"/>
+      <c r="E31" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="D16" s="8" t="s">
-[...31 lines deleted...]
-      <c r="R16" s="8" t="e"/>
+      <c r="G31" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J31" s="6" t="e"/>
+      <c r="K31" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L31" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M31" s="6" t="e"/>
+      <c r="N31" s="6" t="e"/>
+      <c r="O31" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P31" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q31" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="R31" s="6" t="e"/>
+      <c r="S31" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" ht="98" customHeight="true">
+      <c r="A32" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" s="6" t="e"/>
+      <c r="E32" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J32" s="6" t="e"/>
+      <c r="K32" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L32" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M32" s="6" t="e"/>
+      <c r="N32" s="6" t="e"/>
+      <c r="O32" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="P32" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q32" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="R32" s="6" t="e"/>
+      <c r="S32" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="33" ht="98" customHeight="true">
+      <c r="A33" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" s="6" t="e"/>
+      <c r="E33" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="6" t="e"/>
+      <c r="K33" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L33" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M33" s="6" t="e"/>
+      <c r="N33" s="6" t="e"/>
+      <c r="O33" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="P33" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q33" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="R33" s="6" t="e"/>
+      <c r="S33" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="34" ht="98" customHeight="true">
+      <c r="A34" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D34" s="6" t="e"/>
+      <c r="E34" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J34" s="6" t="e"/>
+      <c r="K34" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L34" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M34" s="6" t="e"/>
+      <c r="N34" s="6" t="e"/>
+      <c r="O34" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="P34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q34" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="R34" s="6" t="e"/>
+      <c r="S34" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="35" ht="98" customHeight="true">
+      <c r="A35" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D35" s="6" t="e"/>
+      <c r="E35" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L35" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M35" s="6" t="e"/>
+      <c r="N35" s="6" t="e"/>
+      <c r="O35" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P35" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q35" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="R35" s="6" t="e"/>
+      <c r="S35" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" ht="98" customHeight="true">
+      <c r="A36" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D36" s="6" t="e"/>
+      <c r="E36" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L36" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M36" s="6" t="e"/>
+      <c r="N36" s="6" t="e"/>
+      <c r="O36" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q36" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="R36" s="6" t="e"/>
+      <c r="S36" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="37" ht="98" customHeight="true">
+      <c r="A37" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" s="6" t="e"/>
+      <c r="E37" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="K37" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L37" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="6" t="e"/>
+      <c r="N37" s="6" t="e"/>
+      <c r="O37" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P37" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q37" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="R37" s="6" t="e"/>
+      <c r="S37" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" ht="98" customHeight="true">
+      <c r="A38" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D38" s="6" t="e"/>
+      <c r="E38" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J38" s="6" t="e"/>
+      <c r="K38" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L38" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M38" s="6" t="e"/>
+      <c r="N38" s="6" t="e"/>
+      <c r="O38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P38" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="R38" s="6" t="e"/>
+      <c r="S38" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="39" ht="98" customHeight="true">
+      <c r="A39" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D39" s="6" t="e"/>
+      <c r="E39" s="6" t="e"/>
+      <c r="F39" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="K39" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L39" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M39" s="6" t="e"/>
+      <c r="N39" s="6" t="e"/>
+      <c r="O39" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P39" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q39" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="R39" s="6" t="e"/>
+      <c r="S39" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40" ht="98" customHeight="true">
+      <c r="A40" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D40" s="6" t="e"/>
+      <c r="E40" s="6" t="e"/>
+      <c r="F40" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J40" s="6" t="e"/>
+      <c r="K40" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L40" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M40" s="6" t="e"/>
+      <c r="N40" s="6" t="e"/>
+      <c r="O40" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q40" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="R40" s="6" t="e"/>
+      <c r="S40" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="41" ht="98" customHeight="true">
+      <c r="A41" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D41" s="6" t="e"/>
+      <c r="E41" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J41" s="6" t="e"/>
+      <c r="K41" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L41" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M41" s="6" t="e"/>
+      <c r="N41" s="6" t="e"/>
+      <c r="O41" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="P41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q41" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="R41" s="6" t="e"/>
+      <c r="S41" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" ht="98" customHeight="true">
+      <c r="A42" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D42" s="6" t="e"/>
+      <c r="E42" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J42" s="6" t="e"/>
+      <c r="K42" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L42" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M42" s="6" t="e"/>
+      <c r="N42" s="6" t="e"/>
+      <c r="O42" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P42" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q42" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R42" s="6" t="e"/>
+      <c r="S42" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" ht="98" customHeight="true">
+      <c r="A43" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="D43" s="6" t="e"/>
+      <c r="E43" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J43" s="6" t="e"/>
+      <c r="K43" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L43" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M43" s="6" t="e"/>
+      <c r="N43" s="6" t="e"/>
+      <c r="O43" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="P43" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q43" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="R43" s="6" t="e"/>
+      <c r="S43" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" ht="98" customHeight="true">
+      <c r="A44" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D44" s="6" t="e"/>
+      <c r="E44" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J44" s="6" t="e"/>
+      <c r="K44" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L44" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M44" s="6" t="e"/>
+      <c r="N44" s="6" t="e"/>
+      <c r="O44" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="P44" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q44" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="R44" s="6" t="e"/>
+      <c r="S44" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="45" ht="98" customHeight="true">
+      <c r="A45" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D45" s="6" t="e"/>
+      <c r="E45" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L45" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M45" s="6" t="e"/>
+      <c r="N45" s="6" t="e"/>
+      <c r="O45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q45" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="R45" s="6" t="e"/>
+      <c r="S45" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="46" ht="98" customHeight="true">
+      <c r="A46" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D46" s="6" t="e"/>
+      <c r="E46" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J46" s="6" t="e"/>
+      <c r="K46" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L46" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M46" s="6" t="e"/>
+      <c r="N46" s="6" t="e"/>
+      <c r="O46" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q46" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R46" s="6" t="e"/>
+      <c r="S46" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="47" ht="98" customHeight="true">
+      <c r="A47" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="D47" s="6" t="e"/>
+      <c r="E47" s="6" t="e"/>
+      <c r="F47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J47" s="6" t="e"/>
+      <c r="K47" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L47" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M47" s="6" t="e"/>
+      <c r="N47" s="6" t="e"/>
+      <c r="O47" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q47" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R47" s="6" t="e"/>
+      <c r="S47" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="48" ht="98" customHeight="true">
+      <c r="A48" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="D48" s="6" t="e"/>
+      <c r="E48" s="6" t="e"/>
+      <c r="F48" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="6" t="e"/>
+      <c r="K48" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L48" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M48" s="6" t="e"/>
+      <c r="N48" s="6" t="e"/>
+      <c r="O48" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P48" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q48" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R48" s="6" t="e"/>
+      <c r="S48" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="49" ht="98" customHeight="true">
+      <c r="A49" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D49" s="6" t="e"/>
+      <c r="E49" s="6" t="e"/>
+      <c r="F49" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J49" s="6" t="e"/>
+      <c r="K49" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L49" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M49" s="6" t="e"/>
+      <c r="N49" s="6" t="e"/>
+      <c r="O49" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P49" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q49" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R49" s="6" t="e"/>
+      <c r="S49" s="6" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="50" ht="98" customHeight="true">
+      <c r="A50" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D50" s="6" t="e"/>
+      <c r="E50" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="6" t="e"/>
+      <c r="K50" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L50" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M50" s="6" t="e"/>
+      <c r="N50" s="6" t="e"/>
+      <c r="O50" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q50" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R50" s="6" t="e"/>
+      <c r="S50" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="51" ht="98" customHeight="true">
+      <c r="A51" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D51" s="6" t="e"/>
+      <c r="E51" s="6" t="e"/>
+      <c r="F51" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J51" s="6" t="e"/>
+      <c r="K51" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L51" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M51" s="6" t="e"/>
+      <c r="N51" s="6" t="e"/>
+      <c r="O51" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P51" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q51" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R51" s="6" t="e"/>
+      <c r="S51" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="52" ht="98" customHeight="true">
+      <c r="A52" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="D52" s="6" t="e"/>
+      <c r="E52" s="6" t="e"/>
+      <c r="F52" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J52" s="6" t="e"/>
+      <c r="K52" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L52" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M52" s="6" t="e"/>
+      <c r="N52" s="6" t="e"/>
+      <c r="O52" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P52" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q52" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R52" s="6" t="e"/>
+      <c r="S52" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="53" ht="98" customHeight="true">
+      <c r="A53" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D53" s="6" t="e"/>
+      <c r="E53" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J53" s="6" t="e"/>
+      <c r="K53" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L53" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M53" s="6" t="e"/>
+      <c r="N53" s="6" t="e"/>
+      <c r="O53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R53" s="6" t="e"/>
+      <c r="S53" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="54" ht="98" customHeight="true">
+      <c r="A54" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D54" s="6" t="e"/>
+      <c r="E54" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J54" s="6" t="e"/>
+      <c r="K54" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L54" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M54" s="6" t="e"/>
+      <c r="N54" s="6" t="e"/>
+      <c r="O54" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P54" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q54" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R54" s="6" t="e"/>
+      <c r="S54" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="55" ht="98" customHeight="true">
+      <c r="A55" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="D55" s="6" t="e"/>
+      <c r="E55" s="6" t="e"/>
+      <c r="F55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J55" s="6" t="e"/>
+      <c r="K55" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L55" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M55" s="6" t="e"/>
+      <c r="N55" s="6" t="e"/>
+      <c r="O55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R55" s="6" t="e"/>
+      <c r="S55" s="6" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="56" ht="98" customHeight="true">
+      <c r="A56" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D56" s="6" t="e"/>
+      <c r="E56" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J56" s="6" t="e"/>
+      <c r="K56" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L56" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M56" s="6" t="e"/>
+      <c r="N56" s="6" t="e"/>
+      <c r="O56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R56" s="6" t="e"/>
+      <c r="S56" s="6" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="57" ht="98" customHeight="true">
+      <c r="A57" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D57" s="6" t="e"/>
+      <c r="E57" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J57" s="6" t="e"/>
+      <c r="K57" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L57" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M57" s="6" t="e"/>
+      <c r="N57" s="6" t="e"/>
+      <c r="O57" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P57" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q57" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R57" s="6" t="e"/>
+      <c r="S57" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="58" ht="98" customHeight="true">
+      <c r="A58" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D58" s="6" t="e"/>
+      <c r="E58" s="6" t="e"/>
+      <c r="F58" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J58" s="6" t="e"/>
+      <c r="K58" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L58" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M58" s="6" t="e"/>
+      <c r="N58" s="6" t="e"/>
+      <c r="O58" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P58" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q58" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R58" s="6" t="e"/>
+      <c r="S58" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="59" ht="98" customHeight="true">
+      <c r="A59" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D59" s="6" t="e"/>
+      <c r="E59" s="6" t="e"/>
+      <c r="F59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J59" s="6" t="e"/>
+      <c r="K59" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L59" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M59" s="6" t="e"/>
+      <c r="N59" s="6" t="e"/>
+      <c r="O59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R59" s="6" t="e"/>
+      <c r="S59" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="60" ht="98" customHeight="true">
+      <c r="A60" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="D60" s="6" t="e"/>
+      <c r="E60" s="6" t="e"/>
+      <c r="F60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J60" s="6" t="e"/>
+      <c r="K60" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L60" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M60" s="6" t="e"/>
+      <c r="N60" s="6" t="e"/>
+      <c r="O60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R60" s="6" t="e"/>
+      <c r="S60" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="61" ht="98" customHeight="true">
+      <c r="A61" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D61" s="6" t="e"/>
+      <c r="E61" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J61" s="6" t="e"/>
+      <c r="K61" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L61" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M61" s="6" t="e"/>
+      <c r="N61" s="6" t="e"/>
+      <c r="O61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R61" s="6" t="e"/>
+      <c r="S61" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="62" ht="98" customHeight="true">
+      <c r="A62" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="6" t="e"/>
+      <c r="E62" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J62" s="6" t="e"/>
+      <c r="K62" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L62" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M62" s="6" t="e"/>
+      <c r="N62" s="6" t="e"/>
+      <c r="O62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R62" s="6" t="e"/>
+      <c r="S62" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="63" ht="13" customHeight="true" s="1" customFormat="true">
+      <c r="A63" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D63" s="6" t="e"/>
+      <c r="E63" s="6" t="e"/>
+      <c r="F63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I63" s="6" t="e"/>
+      <c r="J63" s="6" t="e"/>
+      <c r="K63" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L63" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M63" s="6" t="e"/>
+      <c r="N63" s="6" t="e"/>
+      <c r="O63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R63" s="6" t="e"/>
+      <c r="S63" s="6" t="e"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...11 lines deleted...]
-    <mergeCell ref="A13:R13"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A4:S4"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="16" max="16383" man="true"/>
+    <brk id="63" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>