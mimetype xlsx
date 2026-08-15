--- v0 (2026-06-28)
+++ v1 (2026-08-15)
@@ -23,62 +23,59 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <si>
     <t>Конкурсная группа - ФМКН_44.03.05_О_Б_ОМ_Информатика и математика</t>
   </si>
   <si>
-    <t>Всего мест: 0. Зачислено: 0. К зачислению: 0.</t>
+    <t>Всего мест: 27. Зачислено: 27. К зачислению: 0.</t>
+  </si>
+  <si>
+    <t>№</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Уникальный код</t>
   </si>
   <si>
     <t>Есть договор утвержден</t>
   </si>
   <si>
     <t>Согласие на зачисление</t>
   </si>
   <si>
     <t>Основной высший приоритет</t>
   </si>
   <si>
     <t>Высший проходной приоритет</t>
   </si>
   <si>
     <t>Сумма баллов по предметам</t>
   </si>
   <si>
     <t>Предмет (Основы правоведения / Обществознание)</t>
   </si>
@@ -103,117 +100,402 @@
   <si>
     <t>Основание поступления</t>
   </si>
   <si>
     <t>Без вступительных испытаний</t>
   </si>
   <si>
     <t>Основание приема БВИ</t>
   </si>
   <si>
     <t>Сумма баллов за общие инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов за целевые инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов</t>
   </si>
   <si>
     <t>Есть преимущественное право</t>
   </si>
   <si>
     <t>Текущий статус конкурса</t>
   </si>
   <si>
-    <t>Договор по физ лицу</t>
-[...7 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
-    <t>1167319</t>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2285278</t>
+  </si>
+  <si>
+    <t>✓</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0 </t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>Основы правоведения</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>Общие места</t>
+  </si>
+  <si>
+    <t>Бюджетная основа</t>
+  </si>
+  <si>
+    <t>Участвует в конкурсе</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t xml:space="preserve"> 0 </t>
+    <t>3</t>
+  </si>
+  <si>
+    <t>1352701</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>Обществознание</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>2268268</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>1515410</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>2235570</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2265217</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>1743397</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>1421858</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2040279</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>1690688</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>1436455</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>1693797</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>1819205</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>1225888</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2204382</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>1928697</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>1291180</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>1878132</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>1503260</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>1612940</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>2168985</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>Обществознание</t>
-[...41 lines deleted...]
-    <t>Муниципальное бюджетное общеобразовательное учреждение средняя общеобразовательная школа номер 7 города Ессентуки Ставропольского края</t>
+    <t>46</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>2100369</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
     <font>
@@ -260,467 +542,1649 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="000000"/>
       </left>
       <right style="thin">
         <color rgb="000000"/>
       </right>
       <top style="thin">
         <color rgb="000000"/>
       </top>
       <bottom style="thin">
         <color rgb="000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0"/>
     <xf numFmtId="0" fontId="0" applyAlignment="true">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="Y9"/>
+  <dimension ref="W28"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
-    <col min="1" max="1" width="7" style="1" customWidth="true"/>
-    <col min="2" max="2" width="14" style="1" customWidth="true"/>
+    <col min="1" max="1" width="5.83203125" style="1" customWidth="true"/>
+    <col min="2" max="2" width="7" style="1" customWidth="true"/>
     <col min="3" max="3" width="14" style="1" customWidth="true"/>
     <col min="4" max="4" width="14" style="1" customWidth="true"/>
     <col min="5" max="5" width="14" style="1" customWidth="true"/>
     <col min="6" max="6" width="14" style="1" customWidth="true"/>
-    <col min="7" max="7" width="14.83203125" style="1" customWidth="true"/>
-[...8 lines deleted...]
-    <col min="16" max="16" width="14" style="1" customWidth="true"/>
+    <col min="7" max="7" width="14" style="1" customWidth="true"/>
+    <col min="8" max="8" width="14.83203125" style="1" customWidth="true"/>
+    <col min="9" max="9" width="14" style="1" customWidth="true"/>
+    <col min="10" max="10" width="4.66796875" style="1" customWidth="true"/>
+    <col min="11" max="11" width="14" style="1" customWidth="true"/>
+    <col min="12" max="12" width="4.66796875" style="1" customWidth="true"/>
+    <col min="13" max="13" width="14" style="1" customWidth="true"/>
+    <col min="14" max="14" width="4.66796875" style="1" customWidth="true"/>
+    <col min="15" max="15" width="14" style="1" customWidth="true"/>
+    <col min="16" max="16" width="29.83203125" style="1" customWidth="true"/>
     <col min="17" max="17" width="14" style="1" customWidth="true"/>
     <col min="18" max="18" width="14" style="1" customWidth="true"/>
     <col min="19" max="19" width="14" style="1" customWidth="true"/>
-    <col min="20" max="20" width="7.66796875" style="1" customWidth="true"/>
-    <col min="21" max="21" width="14" style="1" customWidth="true"/>
+    <col min="20" max="20" width="14" style="1" customWidth="true"/>
+    <col min="21" max="21" width="7.66796875" style="1" customWidth="true"/>
     <col min="22" max="22" width="14" style="1" customWidth="true"/>
     <col min="23" max="23" width="14" style="1" customWidth="true"/>
-    <col min="24" max="24" width="14" style="1" customWidth="true"/>
-    <col min="25" max="25" width="14" style="1" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="1" ht="13" customHeight="true">
-[...27 lines deleted...]
-    </row>
+    <row r="1" ht="13" customHeight="true"/>
     <row r="2" ht="11" customHeight="true" s="1" customFormat="true"/>
     <row r="3" ht="13" customHeight="true">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="2" t="e"/>
+      <c r="C3" s="2" t="e"/>
+      <c r="D3" s="2" t="e"/>
+      <c r="E3" s="2" t="e"/>
+      <c r="F3" s="2" t="e"/>
+      <c r="G3" s="2" t="e"/>
+      <c r="H3" s="2" t="e"/>
+      <c r="I3" s="2" t="e"/>
+      <c r="J3" s="2" t="e"/>
+      <c r="K3" s="2" t="e"/>
+      <c r="L3" s="2" t="e"/>
+      <c r="M3" s="2" t="e"/>
+      <c r="N3" s="2" t="e"/>
+      <c r="O3" s="2" t="e"/>
+      <c r="P3" s="2" t="e"/>
+      <c r="Q3" s="2" t="e"/>
+      <c r="R3" s="2" t="e"/>
+      <c r="S3" s="2" t="e"/>
+      <c r="T3" s="2" t="e"/>
+      <c r="U3" s="2" t="e"/>
+      <c r="V3" s="2" t="e"/>
+      <c r="W3" s="2" t="e"/>
+    </row>
+    <row r="4" ht="12" customHeight="true">
+      <c r="A4" s="3" t="s">
         <v>1</v>
-      </c>
-[...27 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B4" s="3" t="e"/>
       <c r="C4" s="3" t="e"/>
       <c r="D4" s="3" t="e"/>
       <c r="E4" s="3" t="e"/>
       <c r="F4" s="3" t="e"/>
       <c r="G4" s="3" t="e"/>
       <c r="H4" s="3" t="e"/>
       <c r="I4" s="3" t="e"/>
       <c r="J4" s="3" t="e"/>
       <c r="K4" s="3" t="e"/>
       <c r="L4" s="3" t="e"/>
       <c r="M4" s="3" t="e"/>
       <c r="N4" s="3" t="e"/>
       <c r="O4" s="3" t="e"/>
       <c r="P4" s="3" t="e"/>
       <c r="Q4" s="3" t="e"/>
       <c r="R4" s="3" t="e"/>
       <c r="S4" s="3" t="e"/>
       <c r="T4" s="3" t="e"/>
       <c r="U4" s="3" t="e"/>
       <c r="V4" s="3" t="e"/>
       <c r="W4" s="3" t="e"/>
-      <c r="X4" s="3" t="e"/>
-[...3 lines deleted...]
-      <c r="A5" s="4" t="s">
+    </row>
+    <row r="5" ht="11" customHeight="true" s="1" customFormat="true"/>
+    <row r="6" ht="284" customHeight="true">
+      <c r="A6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="4" t="e"/>
-[...26 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="C6" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="D6" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="E6" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="F6" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="G6" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="H6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="6" t="s">
+      <c r="I6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="J6" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="K6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="J7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="5" t="s">
+      <c r="L6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="M7" s="5" t="s">
+      <c r="N6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="O6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="6" t="s">
+      <c r="P6" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="O7" s="6" t="s">
+      <c r="Q6" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="P7" s="6" t="s">
+      <c r="R6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="Q7" s="6" t="s">
+      <c r="S6" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="T6" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="S7" s="6" t="s">
+      <c r="U6" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="T7" s="6" t="s">
+      <c r="V6" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="U7" s="6" t="s">
+      <c r="W6" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="V7" s="6" t="s">
+    </row>
+    <row r="7" ht="56" customHeight="true">
+      <c r="A7" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="W7" s="6" t="s">
+      <c r="B7" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="X7" s="6" t="s">
+      <c r="C7" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="Y7" s="6" t="s">
+      <c r="D7" s="4" t="e"/>
+      <c r="E7" s="4" t="s">
         <v>28</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="7" t="s">
+      <c r="F7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="7" t="e"/>
-[...1 lines deleted...]
-      <c r="E8" s="7" t="s">
+      <c r="I7" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="7" t="s">
+      <c r="J7" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="7" t="s">
+      <c r="K7" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="H8" s="7" t="s">
+      <c r="M7" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I8" s="7" t="s">
+      <c r="O7" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J8" s="7" t="s">
-[...6 lines deleted...]
-      <c r="M8" s="7" t="s">
+      <c r="P7" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="N8" s="7" t="s">
+      <c r="Q7" s="4" t="e"/>
+      <c r="R7" s="4" t="e"/>
+      <c r="S7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="V7" s="4" t="e"/>
+      <c r="W7" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O8" s="8" t="s">
+    </row>
+    <row r="8" ht="56" customHeight="true">
+      <c r="A8" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="P8" s="7" t="e"/>
-[...1 lines deleted...]
-      <c r="R8" s="7" t="s">
+      <c r="B8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="4" t="e"/>
+      <c r="E8" s="4" t="e"/>
+      <c r="F8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P8" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q8" s="4" t="e"/>
+      <c r="R8" s="4" t="e"/>
+      <c r="S8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="T8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U8" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="V8" s="4" t="e"/>
+      <c r="W8" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" ht="56" customHeight="true">
+      <c r="A9" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D9" s="4" t="e"/>
+      <c r="E9" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="S8" s="7" t="s">
-[...6 lines deleted...]
-      <c r="V8" s="7" t="s">
+      <c r="M9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P9" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q9" s="4" t="e"/>
+      <c r="R9" s="4" t="e"/>
+      <c r="S9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="V9" s="4" t="e"/>
+      <c r="W9" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" ht="56" customHeight="true">
+      <c r="A10" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="W8" s="7" t="e"/>
-[...8 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="C10" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D10" s="4" t="e"/>
+      <c r="E10" s="4" t="e"/>
+      <c r="F10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...16 lines deleted...]
-      <c r="I9" s="7" t="s">
+      <c r="J10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P10" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q10" s="4" t="e"/>
+      <c r="R10" s="4" t="e"/>
+      <c r="S10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="T10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="V10" s="4" t="e"/>
+      <c r="W10" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" ht="56" customHeight="true">
+      <c r="A11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" s="4" t="e"/>
+      <c r="E11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q11" s="4" t="e"/>
+      <c r="R11" s="4" t="e"/>
+      <c r="S11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="V11" s="4" t="e"/>
+      <c r="W11" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" ht="56" customHeight="true">
+      <c r="A12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" s="4" t="e"/>
+      <c r="E12" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P12" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q12" s="4" t="e"/>
+      <c r="R12" s="4" t="e"/>
+      <c r="S12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T12" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="V12" s="4" t="e"/>
+      <c r="W12" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" ht="56" customHeight="true">
+      <c r="A13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="4" t="e"/>
+      <c r="E13" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P13" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q13" s="4" t="e"/>
+      <c r="R13" s="4" t="e"/>
+      <c r="S13" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="T13" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="V13" s="4" t="e"/>
+      <c r="W13" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" ht="56" customHeight="true">
+      <c r="A14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="4" t="e"/>
+      <c r="E14" s="4" t="e"/>
+      <c r="F14" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P14" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q14" s="4" t="e"/>
+      <c r="R14" s="4" t="e"/>
+      <c r="S14" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="T14" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U14" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="V14" s="4" t="e"/>
+      <c r="W14" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" ht="56" customHeight="true">
+      <c r="A15" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="4" t="e"/>
+      <c r="E15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P15" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q15" s="4" t="e"/>
+      <c r="R15" s="4" t="e"/>
+      <c r="S15" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T15" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="V15" s="4" t="e"/>
+      <c r="W15" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" ht="56" customHeight="true">
+      <c r="A16" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16" s="4" t="e"/>
+      <c r="E16" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J16" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J9" s="7" t="s">
-[...9 lines deleted...]
-      <c r="N9" s="7" t="s">
+      <c r="M16" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P16" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q16" s="4" t="e"/>
+      <c r="R16" s="4" t="e"/>
+      <c r="S16" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="T16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="V16" s="4" t="e"/>
+      <c r="W16" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O9" s="8" t="s">
+    </row>
+    <row r="17" ht="56" customHeight="true">
+      <c r="A17" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="D17" s="4" t="e"/>
+      <c r="E17" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P17" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q17" s="4" t="e"/>
+      <c r="R17" s="4" t="e"/>
+      <c r="S17" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T17" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U17" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="V17" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="W17" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" ht="56" customHeight="true">
+      <c r="A18" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D18" s="4" t="e"/>
+      <c r="E18" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P18" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q18" s="4" t="e"/>
+      <c r="R18" s="4" t="e"/>
+      <c r="S18" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="T18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="V18" s="4" t="e"/>
+      <c r="W18" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19" ht="56" customHeight="true">
+      <c r="A19" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="D19" s="4" t="e"/>
+      <c r="E19" s="4" t="e"/>
+      <c r="F19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J19" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P19" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q19" s="4" t="e"/>
+      <c r="R19" s="4" t="e"/>
+      <c r="S19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U19" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="V19" s="4" t="e"/>
+      <c r="W19" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" ht="56" customHeight="true">
+      <c r="A20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="P9" s="7" t="e"/>
-[...19 lines deleted...]
-        <v>48</v>
+      <c r="C20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="D20" s="4" t="e"/>
+      <c r="E20" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J20" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P20" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q20" s="4" t="e"/>
+      <c r="R20" s="4" t="e"/>
+      <c r="S20" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="T20" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U20" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="V20" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="W20" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" ht="56" customHeight="true">
+      <c r="A21" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="D21" s="4" t="e"/>
+      <c r="E21" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P21" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q21" s="4" t="e"/>
+      <c r="R21" s="4" t="e"/>
+      <c r="S21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U21" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="V21" s="4" t="e"/>
+      <c r="W21" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" ht="56" customHeight="true">
+      <c r="A22" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D22" s="4" t="e"/>
+      <c r="E22" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P22" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q22" s="4" t="e"/>
+      <c r="R22" s="4" t="e"/>
+      <c r="S22" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T22" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U22" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="V22" s="4" t="e"/>
+      <c r="W22" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" ht="56" customHeight="true">
+      <c r="A23" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="D23" s="4" t="e"/>
+      <c r="E23" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P23" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q23" s="4" t="e"/>
+      <c r="R23" s="4" t="e"/>
+      <c r="S23" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="T23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U23" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="V23" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="W23" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" ht="56" customHeight="true">
+      <c r="A24" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="D24" s="4" t="e"/>
+      <c r="E24" s="4" t="e"/>
+      <c r="F24" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J24" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P24" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q24" s="4" t="e"/>
+      <c r="R24" s="4" t="e"/>
+      <c r="S24" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T24" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U24" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="V24" s="4" t="e"/>
+      <c r="W24" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" ht="56" customHeight="true">
+      <c r="A25" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="D25" s="4" t="e"/>
+      <c r="E25" s="4" t="e"/>
+      <c r="F25" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q25" s="4" t="e"/>
+      <c r="R25" s="4" t="e"/>
+      <c r="S25" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T25" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U25" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="V25" s="4" t="e"/>
+      <c r="W25" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" ht="56" customHeight="true">
+      <c r="A26" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="D26" s="4" t="e"/>
+      <c r="E26" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J26" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P26" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q26" s="4" t="e"/>
+      <c r="R26" s="4" t="e"/>
+      <c r="S26" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="T26" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U26" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="V26" s="4" t="e"/>
+      <c r="W26" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="27" ht="56" customHeight="true">
+      <c r="A27" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D27" s="4" t="e"/>
+      <c r="E27" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J27" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q27" s="4" t="e"/>
+      <c r="R27" s="4" t="e"/>
+      <c r="S27" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="T27" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U27" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="V27" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="W27" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" ht="56" customHeight="true" s="1" customFormat="true">
+      <c r="A28" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="D28" s="4" t="e"/>
+      <c r="E28" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J28" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P28" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q28" s="4" t="e"/>
+      <c r="R28" s="4" t="e"/>
+      <c r="S28" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T28" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U28" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="V28" s="4" t="e"/>
+      <c r="W28" s="4" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A5:Y5"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A4:W4"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="9" max="16383" man="true"/>
+    <brk id="28" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>