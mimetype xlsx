--- v0 (2026-06-26)
+++ v1 (2026-08-15)
@@ -23,191 +23,845 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="265">
   <si>
     <t>Конкурсная группа - ППФ_44.04.02_З_Б_ОМ_Педагогика и психология воспитания детей и молодежи</t>
   </si>
   <si>
-    <t>Форма обучения - Заочная</t>
-[...19 lines deleted...]
-  <si>
     <t>Всего мест: 14. Зачислено: 0. К зачислению: 14.</t>
   </si>
   <si>
+    <t>№</t>
+  </si>
+  <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Уникальный код</t>
   </si>
   <si>
+    <t>Есть договор утвержден</t>
+  </si>
+  <si>
     <t>Согласие на зачисление</t>
   </si>
   <si>
     <t>Основной высший приоритет</t>
   </si>
   <si>
     <t>Высший проходной приоритет</t>
   </si>
   <si>
     <t>Сумма баллов по предметам</t>
   </si>
   <si>
+    <t>Предмет (Педагогика и психология воспитания)</t>
+  </si>
+  <si>
     <t>Педагогика и психология воспитания</t>
   </si>
   <si>
     <t>Особенности приема</t>
   </si>
   <si>
     <t>Основание поступления</t>
   </si>
   <si>
     <t>Без вступительных испытаний</t>
   </si>
   <si>
     <t>Основание приема БВИ</t>
   </si>
   <si>
     <t>Сумма баллов за общие инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов за целевые инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов</t>
   </si>
   <si>
+    <t>Есть преимущественное право</t>
+  </si>
+  <si>
     <t>Текущий статус конкурса</t>
   </si>
   <si>
-    <t>Есть преимущественное право</t>
-[...5 lines deleted...]
-    <t>Договор по физ лицу</t>
+    <t>1</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2332937</t>
+  </si>
+  <si>
+    <t>✓</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Общие места</t>
+  </si>
+  <si>
+    <t>Бюджетная основа</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0 </t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Ожидание результатов ВИ</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>1201615</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>831103</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2537002</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>На рассмотрении</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>1486121</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2549329</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2535176</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>2333538</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2392991</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>1925884</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2524130</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2494468</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2360793</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2051423</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>2182679</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>2328311</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>2237627</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2468915</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2500288</t>
+  </si>
+  <si>
+    <t>1485362</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>1456090</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>1542872</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>1443562</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2379667</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>2527607</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>1486414</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>2511675</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>1043587</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>2055613</t>
+  </si>
+  <si>
+    <t>985780</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>2266795</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>2259376</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>2356543</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>1248137</t>
+  </si>
+  <si>
+    <t>2107363</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>2131294</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>1629632</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>1488762</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>1820081</t>
+  </si>
+  <si>
+    <t>2376223</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>2023993</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>1362548</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>1638087</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>2541368</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>2556925</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>1608370</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>983436</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>2490017</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>2412087</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
     <t>1024892</t>
   </si>
   <si>
-    <t xml:space="preserve"> 0 </t>
-[...17 lines deleted...]
-    <t>1088751</t>
+    <t>51</t>
+  </si>
+  <si>
+    <t>2074376</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>2493462</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>2381476</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>2361348</t>
   </si>
   <si>
     <t>955102</t>
   </si>
   <si>
-    <t>✓</t>
-[...2 lines deleted...]
-    <t>1</t>
+    <t>2420045</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>2084382</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>2160696</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>2382738</t>
+  </si>
+  <si>
+    <t>1428655</t>
+  </si>
+  <si>
+    <t>1026026</t>
+  </si>
+  <si>
+    <t>1212815</t>
+  </si>
+  <si>
+    <t>1471651</t>
+  </si>
+  <si>
+    <t>1806893</t>
+  </si>
+  <si>
+    <t>2273602</t>
+  </si>
+  <si>
+    <t>2313362</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>2327778</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>2350456</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>2360737</t>
+  </si>
+  <si>
+    <t>2378063</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>2415913</t>
+  </si>
+  <si>
+    <t>2416137</t>
+  </si>
+  <si>
+    <t>2417014</t>
+  </si>
+  <si>
+    <t>2427478</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>2432334</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>2435836</t>
+  </si>
+  <si>
+    <t>2459831</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>2470098</t>
+  </si>
+  <si>
+    <t>2519023</t>
+  </si>
+  <si>
+    <t>997073</t>
+  </si>
+  <si>
+    <t>1091745</t>
+  </si>
+  <si>
+    <t>Отозвано</t>
+  </si>
+  <si>
+    <t>1246511</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>1379867</t>
+  </si>
+  <si>
+    <t>1480137</t>
+  </si>
+  <si>
+    <t>1500258</t>
+  </si>
+  <si>
+    <t>1669284</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>1676314</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>1813362</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>1989176</t>
+  </si>
+  <si>
+    <t>2003993</t>
+  </si>
+  <si>
+    <t>2028178</t>
+  </si>
+  <si>
+    <t>2128062</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>2159173</t>
+  </si>
+  <si>
+    <t>2247257</t>
+  </si>
+  <si>
+    <t>2260761</t>
+  </si>
+  <si>
+    <t>2274278</t>
+  </si>
+  <si>
+    <t>2293439</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>2324635</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>2375122</t>
+  </si>
+  <si>
+    <t>2456947</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>2481531</t>
+  </si>
+  <si>
+    <t>2494144</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>2496326</t>
+  </si>
+  <si>
+    <t>2497205</t>
+  </si>
+  <si>
+    <t>2513405</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>2517568</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>2522310</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>2523759</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>2541078</t>
+  </si>
+  <si>
+    <t>2542371</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>2545906</t>
+  </si>
+  <si>
+    <t>2552257</t>
+  </si>
+  <si>
+    <t>113</t>
   </si>
   <si>
     <t>978978</t>
-  </si>
-[...10 lines deleted...]
-    <t>997073</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
     <font>
@@ -254,72 +908,66 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="000000"/>
       </left>
       <right style="thin">
         <color rgb="000000"/>
       </right>
       <top style="thin">
         <color rgb="000000"/>
       </top>
       <bottom style="thin">
         <color rgb="000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0"/>
     <xf numFmtId="0" fontId="0" applyAlignment="true">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" applyFont="true" applyAlignment="true">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -327,739 +975,5733 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="R23"/>
+  <dimension ref="S119"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
-    <col min="1" max="1" width="7" style="1" customWidth="true"/>
-    <col min="2" max="2" width="14" style="1" customWidth="true"/>
+    <col min="1" max="1" width="5.83203125" style="1" customWidth="true"/>
+    <col min="2" max="2" width="7" style="1" customWidth="true"/>
     <col min="3" max="3" width="14" style="1" customWidth="true"/>
     <col min="4" max="4" width="14" style="1" customWidth="true"/>
     <col min="5" max="5" width="14" style="1" customWidth="true"/>
-    <col min="6" max="6" width="14.83203125" style="1" customWidth="true"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="14" style="1" customWidth="true"/>
+    <col min="6" max="6" width="14" style="1" customWidth="true"/>
+    <col min="7" max="7" width="14" style="1" customWidth="true"/>
+    <col min="8" max="8" width="14.83203125" style="1" customWidth="true"/>
+    <col min="9" max="9" width="14" style="1" customWidth="true"/>
+    <col min="10" max="10" width="4.66796875" style="1" customWidth="true"/>
     <col min="11" max="11" width="14" style="1" customWidth="true"/>
-    <col min="12" max="12" width="14" style="1" customWidth="true"/>
+    <col min="12" max="12" width="29.83203125" style="1" customWidth="true"/>
     <col min="13" max="13" width="14" style="1" customWidth="true"/>
-    <col min="14" max="14" width="7.66796875" style="1" customWidth="true"/>
+    <col min="14" max="14" width="14" style="1" customWidth="true"/>
     <col min="15" max="15" width="14" style="1" customWidth="true"/>
     <col min="16" max="16" width="14" style="1" customWidth="true"/>
-    <col min="17" max="17" width="14" style="1" customWidth="true"/>
+    <col min="17" max="17" width="7.66796875" style="1" customWidth="true"/>
     <col min="18" max="18" width="14" style="1" customWidth="true"/>
+    <col min="19" max="19" width="14" style="1" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="1" ht="13" customHeight="true">
-[...20 lines deleted...]
-    </row>
+    <row r="1" ht="13" customHeight="true"/>
     <row r="2" ht="11" customHeight="true" s="1" customFormat="true"/>
     <row r="3" ht="13" customHeight="true">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="2" t="e"/>
+      <c r="C3" s="2" t="e"/>
+      <c r="D3" s="2" t="e"/>
+      <c r="E3" s="2" t="e"/>
+      <c r="F3" s="2" t="e"/>
+      <c r="G3" s="2" t="e"/>
+      <c r="H3" s="2" t="e"/>
+      <c r="I3" s="2" t="e"/>
+      <c r="J3" s="2" t="e"/>
+      <c r="K3" s="2" t="e"/>
+      <c r="L3" s="2" t="e"/>
+      <c r="M3" s="2" t="e"/>
+      <c r="N3" s="2" t="e"/>
+      <c r="O3" s="2" t="e"/>
+      <c r="P3" s="2" t="e"/>
+      <c r="Q3" s="2" t="e"/>
+      <c r="R3" s="2" t="e"/>
+      <c r="S3" s="2" t="e"/>
+    </row>
+    <row r="4" ht="12" customHeight="true">
+      <c r="A4" s="3" t="s">
         <v>1</v>
-      </c>
-[...20 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B4" s="3" t="e"/>
       <c r="C4" s="3" t="e"/>
       <c r="D4" s="3" t="e"/>
       <c r="E4" s="3" t="e"/>
       <c r="F4" s="3" t="e"/>
       <c r="G4" s="3" t="e"/>
       <c r="H4" s="3" t="e"/>
       <c r="I4" s="3" t="e"/>
       <c r="J4" s="3" t="e"/>
       <c r="K4" s="3" t="e"/>
       <c r="L4" s="3" t="e"/>
       <c r="M4" s="3" t="e"/>
       <c r="N4" s="3" t="e"/>
       <c r="O4" s="3" t="e"/>
       <c r="P4" s="3" t="e"/>
       <c r="Q4" s="3" t="e"/>
       <c r="R4" s="3" t="e"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="S4" s="3" t="e"/>
+    </row>
+    <row r="5" ht="11" customHeight="true" s="1" customFormat="true"/>
+    <row r="6" ht="214" customHeight="true">
+      <c r="A6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="C6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="E6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="H6" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="3" t="e"/>
-[...18 lines deleted...]
-      <c r="A12" s="4" t="s">
+      <c r="I6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="4" t="e"/>
-[...40 lines deleted...]
-    <row r="15" ht="167" customHeight="true">
+      <c r="J6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="P6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="R6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="S6" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" ht="41" customHeight="true">
+      <c r="A7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="6" t="e"/>
+      <c r="E7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="6" t="e"/>
+      <c r="N7" s="6" t="e"/>
+      <c r="O7" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R7" s="6" t="e"/>
+      <c r="S7" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" ht="41" customHeight="true">
+      <c r="A8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="6" t="e"/>
+      <c r="E8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M8" s="6" t="e"/>
+      <c r="N8" s="6" t="e"/>
+      <c r="O8" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="R8" s="6" t="e"/>
+      <c r="S8" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" ht="41" customHeight="true">
+      <c r="A9" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="6" t="e"/>
+      <c r="E9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L9" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M9" s="6" t="e"/>
+      <c r="N9" s="6" t="e"/>
+      <c r="O9" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P9" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="R9" s="6" t="e"/>
+      <c r="S9" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" ht="41" customHeight="true">
+      <c r="A10" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="6" t="e"/>
+      <c r="E10" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M10" s="6" t="e"/>
+      <c r="N10" s="6" t="e"/>
+      <c r="O10" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="R10" s="6" t="e"/>
+      <c r="S10" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" ht="41" customHeight="true">
+      <c r="A11" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="6" t="e"/>
+      <c r="E11" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" s="6" t="e"/>
+      <c r="N11" s="6" t="e"/>
+      <c r="O11" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q11" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="R11" s="6" t="e"/>
+      <c r="S11" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" ht="41" customHeight="true">
+      <c r="A12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="6" t="e"/>
+      <c r="E12" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="6" t="e"/>
+      <c r="N12" s="6" t="e"/>
+      <c r="O12" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q12" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R12" s="6" t="e"/>
+      <c r="S12" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" ht="41" customHeight="true">
+      <c r="A13" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="6" t="e"/>
+      <c r="E13" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="6" t="e"/>
+      <c r="N13" s="6" t="e"/>
+      <c r="O13" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="R13" s="6" t="e"/>
+      <c r="S13" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" ht="41" customHeight="true">
+      <c r="A14" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="6" t="e"/>
+      <c r="E14" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M14" s="6" t="e"/>
+      <c r="N14" s="6" t="e"/>
+      <c r="O14" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q14" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="R14" s="6" t="e"/>
+      <c r="S14" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" ht="41" customHeight="true">
       <c r="A15" s="6" t="s">
-        <v>12</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>61</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" s="6" t="e"/>
+      <c r="E15" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="K15" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L15" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M15" s="6" t="e"/>
+      <c r="N15" s="6" t="e"/>
+      <c r="O15" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q15" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="R15" s="6" t="e"/>
+      <c r="S15" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" ht="41" customHeight="true">
+      <c r="A16" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="L15" s="7" t="s">
-[...5 lines deleted...]
-      <c r="N15" s="7" t="s">
+      <c r="C16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="6" t="e"/>
+      <c r="E16" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M16" s="6" t="e"/>
+      <c r="N16" s="6" t="e"/>
+      <c r="O16" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q16" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="R16" s="6" t="e"/>
+      <c r="S16" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" ht="41" customHeight="true">
+      <c r="A17" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="6" t="e"/>
+      <c r="E17" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L17" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="6" t="e"/>
+      <c r="N17" s="6" t="e"/>
+      <c r="O17" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q17" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="R17" s="6" t="e"/>
+      <c r="S17" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" ht="41" customHeight="true">
+      <c r="A18" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" s="6" t="e"/>
+      <c r="E18" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H18" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="O15" s="8" t="s">
-[...5 lines deleted...]
-      <c r="Q15" s="8" t="s">
+      <c r="I18" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18" s="6" t="e"/>
+      <c r="N18" s="6" t="e"/>
+      <c r="O18" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q18" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="R18" s="6" t="e"/>
+      <c r="S18" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" ht="41" customHeight="true">
+      <c r="A19" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" s="6" t="e"/>
+      <c r="E19" s="6" t="e"/>
+      <c r="F19" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L19" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M19" s="6" t="e"/>
+      <c r="N19" s="6" t="e"/>
+      <c r="O19" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q19" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="R19" s="6" t="e"/>
+      <c r="S19" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" ht="41" customHeight="true">
+      <c r="A20" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" s="6" t="e"/>
+      <c r="E20" s="6" t="e"/>
+      <c r="F20" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="6" t="e"/>
+      <c r="N20" s="6" t="e"/>
+      <c r="O20" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="P20" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q20" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="R20" s="6" t="e"/>
+      <c r="S20" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" ht="41" customHeight="true">
+      <c r="A21" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="6" t="e"/>
+      <c r="E21" s="6" t="e"/>
+      <c r="F21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L21" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M21" s="6" t="e"/>
+      <c r="N21" s="6" t="e"/>
+      <c r="O21" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P21" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q21" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="R21" s="6" t="e"/>
+      <c r="S21" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" ht="41" customHeight="true">
+      <c r="A22" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="6" t="e"/>
+      <c r="E22" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L22" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M22" s="6" t="e"/>
+      <c r="N22" s="6" t="e"/>
+      <c r="O22" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q22" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="R22" s="6" t="e"/>
+      <c r="S22" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" ht="41" customHeight="true">
+      <c r="A23" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="6" t="e"/>
+      <c r="E23" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L23" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M23" s="6" t="e"/>
+      <c r="N23" s="6" t="e"/>
+      <c r="O23" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="P23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q23" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="R23" s="6" t="e"/>
+      <c r="S23" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="24" ht="41" customHeight="true">
+      <c r="A24" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="6" t="e"/>
+      <c r="E24" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L24" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M24" s="6" t="e"/>
+      <c r="N24" s="6" t="e"/>
+      <c r="O24" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q24" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="R24" s="6" t="e"/>
+      <c r="S24" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" ht="41" customHeight="true">
+      <c r="A25" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="6" t="e"/>
+      <c r="E25" s="6" t="e"/>
+      <c r="F25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L25" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M25" s="6" t="e"/>
+      <c r="N25" s="6" t="e"/>
+      <c r="O25" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q25" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="R25" s="6" t="e"/>
+      <c r="S25" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" ht="41" customHeight="true">
+      <c r="A26" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D26" s="6" t="e"/>
+      <c r="E26" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L26" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M26" s="6" t="e"/>
+      <c r="N26" s="6" t="e"/>
+      <c r="O26" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P26" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q26" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="R26" s="6" t="e"/>
+      <c r="S26" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" ht="41" customHeight="true">
+      <c r="A27" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="6" t="e"/>
+      <c r="E27" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L27" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27" s="6" t="e"/>
+      <c r="N27" s="6" t="e"/>
+      <c r="O27" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P27" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q27" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="R27" s="6" t="e"/>
+      <c r="S27" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" ht="41" customHeight="true">
+      <c r="A28" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="6" t="e"/>
+      <c r="E28" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L28" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M28" s="6" t="e"/>
+      <c r="N28" s="6" t="e"/>
+      <c r="O28" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q28" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="R28" s="6" t="e"/>
+      <c r="S28" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" ht="41" customHeight="true">
+      <c r="A29" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D29" s="6" t="e"/>
+      <c r="E29" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L29" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M29" s="6" t="e"/>
+      <c r="N29" s="6" t="e"/>
+      <c r="O29" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P29" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q29" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="R29" s="6" t="e"/>
+      <c r="S29" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" ht="41" customHeight="true">
+      <c r="A30" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" s="6" t="e"/>
+      <c r="E30" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L30" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M30" s="6" t="e"/>
+      <c r="N30" s="6" t="e"/>
+      <c r="O30" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="P30" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q30" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="R30" s="6" t="e"/>
+      <c r="S30" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" ht="41" customHeight="true">
+      <c r="A31" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" s="6" t="e"/>
+      <c r="E31" s="6" t="e"/>
+      <c r="F31" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L31" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M31" s="6" t="e"/>
+      <c r="N31" s="6" t="e"/>
+      <c r="O31" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P31" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R31" s="6" t="e"/>
+      <c r="S31" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" ht="41" customHeight="true">
+      <c r="A32" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" s="6" t="e"/>
+      <c r="E32" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L32" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M32" s="6" t="e"/>
+      <c r="N32" s="6" t="e"/>
+      <c r="O32" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="P32" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q32" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R32" s="6" t="e"/>
+      <c r="S32" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" ht="41" customHeight="true">
+      <c r="A33" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" s="6" t="e"/>
+      <c r="E33" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="K33" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L33" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M33" s="6" t="e"/>
+      <c r="N33" s="6" t="e"/>
+      <c r="O33" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="P33" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q33" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="R33" s="6" t="e"/>
+      <c r="S33" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" ht="41" customHeight="true">
+      <c r="A34" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" s="6" t="e"/>
+      <c r="E34" s="6" t="e"/>
+      <c r="F34" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L34" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M34" s="6" t="e"/>
+      <c r="N34" s="6" t="e"/>
+      <c r="O34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P34" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q34" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="R34" s="6" t="e"/>
+      <c r="S34" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" ht="41" customHeight="true">
+      <c r="A35" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D35" s="6" t="e"/>
+      <c r="E35" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L35" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M35" s="6" t="e"/>
+      <c r="N35" s="6" t="e"/>
+      <c r="O35" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P35" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q35" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="R35" s="6" t="e"/>
+      <c r="S35" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" ht="41" customHeight="true">
+      <c r="A36" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" s="6" t="e"/>
+      <c r="E36" s="6" t="e"/>
+      <c r="F36" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L36" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M36" s="6" t="e"/>
+      <c r="N36" s="6" t="e"/>
+      <c r="O36" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q36" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="R36" s="6" t="e"/>
+      <c r="S36" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" ht="41" customHeight="true">
+      <c r="A37" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D37" s="6" t="e"/>
+      <c r="E37" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="K37" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L37" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="6" t="e"/>
+      <c r="N37" s="6" t="e"/>
+      <c r="O37" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="P37" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q37" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="R37" s="6" t="e"/>
+      <c r="S37" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" ht="41" customHeight="true">
+      <c r="A38" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D38" s="6" t="e"/>
+      <c r="E38" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L38" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M38" s="6" t="e"/>
+      <c r="N38" s="6" t="e"/>
+      <c r="O38" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="P38" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q38" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="R38" s="6" t="e"/>
+      <c r="S38" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" ht="41" customHeight="true">
+      <c r="A39" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D39" s="6" t="e"/>
+      <c r="E39" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="K39" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L39" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M39" s="6" t="e"/>
+      <c r="N39" s="6" t="e"/>
+      <c r="O39" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P39" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q39" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="R39" s="6" t="e"/>
+      <c r="S39" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" ht="41" customHeight="true">
+      <c r="A40" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D40" s="6" t="e"/>
+      <c r="E40" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L40" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M40" s="6" t="e"/>
+      <c r="N40" s="6" t="e"/>
+      <c r="O40" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q40" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="R40" s="6" t="e"/>
+      <c r="S40" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="41" ht="41" customHeight="true">
+      <c r="A41" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D41" s="6" t="e"/>
+      <c r="E41" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J41" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="K41" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L41" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M41" s="6" t="e"/>
+      <c r="N41" s="6" t="e"/>
+      <c r="O41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P41" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q41" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="R41" s="6" t="e"/>
+      <c r="S41" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" ht="41" customHeight="true">
+      <c r="A42" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D42" s="6" t="e"/>
+      <c r="E42" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L42" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M42" s="6" t="e"/>
+      <c r="N42" s="6" t="e"/>
+      <c r="O42" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P42" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q42" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="R42" s="6" t="e"/>
+      <c r="S42" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" ht="41" customHeight="true">
+      <c r="A43" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D43" s="6" t="e"/>
+      <c r="E43" s="6" t="e"/>
+      <c r="F43" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="K43" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L43" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M43" s="6" t="e"/>
+      <c r="N43" s="6" t="e"/>
+      <c r="O43" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P43" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q43" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="R43" s="6" t="e"/>
+      <c r="S43" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" ht="41" customHeight="true">
+      <c r="A44" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="D44" s="6" t="e"/>
+      <c r="E44" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L44" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M44" s="6" t="e"/>
+      <c r="N44" s="6" t="e"/>
+      <c r="O44" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P44" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q44" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="R44" s="6" t="e"/>
+      <c r="S44" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="45" ht="41" customHeight="true">
+      <c r="A45" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="D45" s="6" t="e"/>
+      <c r="E45" s="6" t="e"/>
+      <c r="F45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L45" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M45" s="6" t="e"/>
+      <c r="N45" s="6" t="e"/>
+      <c r="O45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q45" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="R45" s="6" t="e"/>
+      <c r="S45" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" ht="41" customHeight="true">
+      <c r="A46" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D46" s="6" t="e"/>
+      <c r="E46" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="K46" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L46" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M46" s="6" t="e"/>
+      <c r="N46" s="6" t="e"/>
+      <c r="O46" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="P46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q46" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="R46" s="6" t="e"/>
+      <c r="S46" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="47" ht="41" customHeight="true">
+      <c r="A47" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="D47" s="6" t="e"/>
+      <c r="E47" s="6" t="e"/>
+      <c r="F47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L47" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M47" s="6" t="e"/>
+      <c r="N47" s="6" t="e"/>
+      <c r="O47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q47" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="R47" s="6" t="e"/>
+      <c r="S47" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" ht="41" customHeight="true">
+      <c r="A48" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D48" s="6" t="e"/>
+      <c r="E48" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L48" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M48" s="6" t="e"/>
+      <c r="N48" s="6" t="e"/>
+      <c r="O48" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P48" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q48" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="R48" s="6" t="e"/>
+      <c r="S48" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="49" ht="41" customHeight="true">
+      <c r="A49" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D49" s="6" t="e"/>
+      <c r="E49" s="6" t="e"/>
+      <c r="F49" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="K49" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L49" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M49" s="6" t="e"/>
+      <c r="N49" s="6" t="e"/>
+      <c r="O49" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P49" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q49" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="R49" s="6" t="e"/>
+      <c r="S49" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="50" ht="41" customHeight="true">
+      <c r="A50" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="D50" s="6" t="e"/>
+      <c r="E50" s="6" t="e"/>
+      <c r="F50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="K50" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L50" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M50" s="6" t="e"/>
+      <c r="N50" s="6" t="e"/>
+      <c r="O50" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P50" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q50" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="R50" s="6" t="e"/>
+      <c r="S50" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="51" ht="41" customHeight="true">
+      <c r="A51" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="D51" s="6" t="e"/>
+      <c r="E51" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J51" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="K51" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L51" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M51" s="6" t="e"/>
+      <c r="N51" s="6" t="e"/>
+      <c r="O51" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P51" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q51" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="R15" s="7" t="s">
-[...11 lines deleted...]
-      <c r="D16" s="8" t="s">
+      <c r="R51" s="6" t="e"/>
+      <c r="S51" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" ht="41" customHeight="true">
+      <c r="A52" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B52" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E16" s="8" t="s">
+      <c r="C52" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="D52" s="6" t="e"/>
+      <c r="E52" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="K52" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L52" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M52" s="6" t="e"/>
+      <c r="N52" s="6" t="e"/>
+      <c r="O52" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P52" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q52" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="R52" s="6" t="e"/>
+      <c r="S52" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="53" ht="41" customHeight="true">
+      <c r="A53" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D53" s="6" t="e"/>
+      <c r="E53" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L53" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M53" s="6" t="e"/>
+      <c r="N53" s="6" t="e"/>
+      <c r="O53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q53" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="R53" s="6" t="e"/>
+      <c r="S53" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="54" ht="41" customHeight="true">
+      <c r="A54" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D54" s="6" t="e"/>
+      <c r="E54" s="6" t="e"/>
+      <c r="F54" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="F16" s="8" t="s">
+      <c r="G54" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="I54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J54" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="K54" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L54" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M54" s="6" t="e"/>
+      <c r="N54" s="6" t="e"/>
+      <c r="O54" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P54" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q54" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="R54" s="6" t="e"/>
+      <c r="S54" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="55" ht="41" customHeight="true">
+      <c r="A55" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="B55" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="G16" s="8" t="e"/>
-[...3 lines deleted...]
-      <c r="I16" s="9" t="s">
+      <c r="C55" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D55" s="6" t="e"/>
+      <c r="E55" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L55" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M55" s="6" t="e"/>
+      <c r="N55" s="6" t="e"/>
+      <c r="O55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q55" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="R55" s="6" t="e"/>
+      <c r="S55" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="56" ht="41" customHeight="true">
+      <c r="A56" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="D56" s="6" t="e"/>
+      <c r="E56" s="6" t="e"/>
+      <c r="F56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="I56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J56" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="K56" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L56" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M56" s="6" t="e"/>
+      <c r="N56" s="6" t="e"/>
+      <c r="O56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q56" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="R56" s="6" t="e"/>
+      <c r="S56" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="57" ht="41" customHeight="true">
+      <c r="A57" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D57" s="6" t="e"/>
+      <c r="E57" s="6" t="e"/>
+      <c r="F57" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="K57" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L57" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M57" s="6" t="e"/>
+      <c r="N57" s="6" t="e"/>
+      <c r="O57" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P57" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q57" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="R57" s="6" t="e"/>
+      <c r="S57" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="58" ht="41" customHeight="true">
+      <c r="A58" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D58" s="6" t="e"/>
+      <c r="E58" s="6" t="e"/>
+      <c r="F58" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J58" s="6" t="e"/>
+      <c r="K58" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L58" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M58" s="6" t="e"/>
+      <c r="N58" s="6" t="e"/>
+      <c r="O58" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="P58" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q58" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="R58" s="6" t="e"/>
+      <c r="S58" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="59" ht="41" customHeight="true">
+      <c r="A59" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="D59" s="6" t="e"/>
+      <c r="E59" s="6" t="e"/>
+      <c r="F59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J59" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="K59" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L59" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M59" s="6" t="e"/>
+      <c r="N59" s="6" t="e"/>
+      <c r="O59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P59" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q59" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="R59" s="6" t="e"/>
+      <c r="S59" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="60" ht="41" customHeight="true">
+      <c r="A60" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D60" s="6" t="e"/>
+      <c r="E60" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J60" s="6" t="e"/>
+      <c r="K60" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L60" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M60" s="6" t="e"/>
+      <c r="N60" s="6" t="e"/>
+      <c r="O60" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P60" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q60" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R60" s="6" t="e"/>
+      <c r="S60" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="61" ht="41" customHeight="true">
+      <c r="A61" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D61" s="6" t="e"/>
+      <c r="E61" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="K61" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L61" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M61" s="6" t="e"/>
+      <c r="N61" s="6" t="e"/>
+      <c r="O61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q61" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="R61" s="6" t="e"/>
+      <c r="S61" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="62" ht="41" customHeight="true">
+      <c r="A62" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="D62" s="6" t="e"/>
+      <c r="E62" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J62" s="6" t="e"/>
+      <c r="K62" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L62" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M62" s="6" t="e"/>
+      <c r="N62" s="6" t="e"/>
+      <c r="O62" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P62" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q62" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R62" s="6" t="e"/>
+      <c r="S62" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="63" ht="41" customHeight="true">
+      <c r="A63" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D63" s="6" t="e"/>
+      <c r="E63" s="6" t="e"/>
+      <c r="F63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J63" s="6" t="e"/>
+      <c r="K63" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L63" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M63" s="6" t="e"/>
+      <c r="N63" s="6" t="e"/>
+      <c r="O63" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="P63" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q63" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R63" s="6" t="e"/>
+      <c r="S63" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="64" ht="41" customHeight="true">
+      <c r="A64" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="D64" s="6" t="e"/>
+      <c r="E64" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G64" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H64" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I64" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J64" s="6" t="e"/>
+      <c r="K64" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L64" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M64" s="6" t="e"/>
+      <c r="N64" s="6" t="e"/>
+      <c r="O64" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="P64" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q64" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="R64" s="6" t="e"/>
+      <c r="S64" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" ht="41" customHeight="true">
+      <c r="A65" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="D65" s="6" t="e"/>
+      <c r="E65" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J65" s="6" t="e"/>
+      <c r="K65" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L65" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M65" s="6" t="e"/>
+      <c r="N65" s="6" t="e"/>
+      <c r="O65" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="P65" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q65" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="R65" s="6" t="e"/>
+      <c r="S65" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="66" ht="41" customHeight="true">
+      <c r="A66" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="D66" s="6" t="e"/>
+      <c r="E66" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H66" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I66" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J66" s="6" t="e"/>
+      <c r="K66" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L66" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M66" s="6" t="e"/>
+      <c r="N66" s="6" t="e"/>
+      <c r="O66" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="P66" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q66" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="R66" s="6" t="e"/>
+      <c r="S66" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="67" ht="41" customHeight="true">
+      <c r="A67" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="D67" s="6" t="e"/>
+      <c r="E67" s="6" t="e"/>
+      <c r="F67" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J67" s="6" t="e"/>
+      <c r="K67" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L67" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M67" s="6" t="e"/>
+      <c r="N67" s="6" t="e"/>
+      <c r="O67" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P67" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q67" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R67" s="6" t="e"/>
+      <c r="S67" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="68" ht="41" customHeight="true">
+      <c r="A68" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="D68" s="6" t="e"/>
+      <c r="E68" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I68" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J68" s="6" t="e"/>
+      <c r="K68" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L68" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M68" s="6" t="e"/>
+      <c r="N68" s="6" t="e"/>
+      <c r="O68" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P68" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q68" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R68" s="6" t="e"/>
+      <c r="S68" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="69" ht="41" customHeight="true">
+      <c r="A69" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D69" s="6" t="e"/>
+      <c r="E69" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G69" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J69" s="6" t="e"/>
+      <c r="K69" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L69" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M69" s="6" t="e"/>
+      <c r="N69" s="6" t="e"/>
+      <c r="O69" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P69" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q69" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R69" s="6" t="e"/>
+      <c r="S69" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="70" ht="41" customHeight="true">
+      <c r="A70" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="D70" s="6" t="e"/>
+      <c r="E70" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J70" s="6" t="e"/>
+      <c r="K70" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L70" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M70" s="6" t="e"/>
+      <c r="N70" s="6" t="e"/>
+      <c r="O70" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P70" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q70" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R70" s="6" t="e"/>
+      <c r="S70" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="71" ht="41" customHeight="true">
+      <c r="A71" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="D71" s="6" t="e"/>
+      <c r="E71" s="6" t="e"/>
+      <c r="F71" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J71" s="6" t="e"/>
+      <c r="K71" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L71" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M71" s="6" t="e"/>
+      <c r="N71" s="6" t="e"/>
+      <c r="O71" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P71" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q71" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R71" s="6" t="e"/>
+      <c r="S71" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="72" ht="41" customHeight="true">
+      <c r="A72" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="D72" s="6" t="e"/>
+      <c r="E72" s="6" t="e"/>
+      <c r="F72" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G72" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H72" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I72" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J72" s="6" t="e"/>
+      <c r="K72" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L72" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M72" s="6" t="e"/>
+      <c r="N72" s="6" t="e"/>
+      <c r="O72" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P72" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q72" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R72" s="6" t="e"/>
+      <c r="S72" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="73" ht="41" customHeight="true">
+      <c r="A73" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="D73" s="6" t="e"/>
+      <c r="E73" s="6" t="e"/>
+      <c r="F73" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H73" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J73" s="6" t="e"/>
+      <c r="K73" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L73" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M73" s="6" t="e"/>
+      <c r="N73" s="6" t="e"/>
+      <c r="O73" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P73" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q73" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R73" s="6" t="e"/>
+      <c r="S73" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" ht="41" customHeight="true">
+      <c r="A74" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="D74" s="6" t="e"/>
+      <c r="E74" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G74" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H74" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I74" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J74" s="6" t="e"/>
+      <c r="K74" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L74" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M74" s="6" t="e"/>
+      <c r="N74" s="6" t="e"/>
+      <c r="O74" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P74" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q74" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R74" s="6" t="e"/>
+      <c r="S74" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="75" ht="41" customHeight="true">
+      <c r="A75" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D75" s="6" t="e"/>
+      <c r="E75" s="6" t="e"/>
+      <c r="F75" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G75" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I75" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J75" s="6" t="e"/>
+      <c r="K75" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L75" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M75" s="6" t="e"/>
+      <c r="N75" s="6" t="e"/>
+      <c r="O75" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P75" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q75" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R75" s="6" t="e"/>
+      <c r="S75" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="76" ht="41" customHeight="true">
+      <c r="A76" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="D76" s="6" t="e"/>
+      <c r="E76" s="6" t="e"/>
+      <c r="F76" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G76" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H76" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J76" s="6" t="e"/>
+      <c r="K76" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L76" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M76" s="6" t="e"/>
+      <c r="N76" s="6" t="e"/>
+      <c r="O76" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P76" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q76" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R76" s="6" t="e"/>
+      <c r="S76" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="77" ht="41" customHeight="true">
+      <c r="A77" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="D77" s="6" t="e"/>
+      <c r="E77" s="6" t="e"/>
+      <c r="F77" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G77" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J77" s="6" t="e"/>
+      <c r="K77" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L77" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M77" s="6" t="e"/>
+      <c r="N77" s="6" t="e"/>
+      <c r="O77" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P77" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q77" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R77" s="6" t="e"/>
+      <c r="S77" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="78" ht="41" customHeight="true">
+      <c r="A78" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="D78" s="6" t="e"/>
+      <c r="E78" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G78" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J78" s="6" t="e"/>
+      <c r="K78" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L78" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M78" s="6" t="e"/>
+      <c r="N78" s="6" t="e"/>
+      <c r="O78" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P78" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q78" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R78" s="6" t="e"/>
+      <c r="S78" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="79" ht="41" customHeight="true">
+      <c r="A79" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="D79" s="6" t="e"/>
+      <c r="E79" s="6" t="e"/>
+      <c r="F79" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G79" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H79" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I79" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J79" s="6" t="e"/>
+      <c r="K79" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L79" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M79" s="6" t="e"/>
+      <c r="N79" s="6" t="e"/>
+      <c r="O79" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P79" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q79" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R79" s="6" t="e"/>
+      <c r="S79" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="80" ht="41" customHeight="true">
+      <c r="A80" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="D80" s="6" t="e"/>
+      <c r="E80" s="6" t="e"/>
+      <c r="F80" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G80" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H80" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I80" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J80" s="6" t="e"/>
+      <c r="K80" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L80" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M80" s="6" t="e"/>
+      <c r="N80" s="6" t="e"/>
+      <c r="O80" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P80" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q80" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R80" s="6" t="e"/>
+      <c r="S80" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="81" ht="41" customHeight="true">
+      <c r="A81" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D81" s="6" t="e"/>
+      <c r="E81" s="6" t="e"/>
+      <c r="F81" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G81" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H81" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I81" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J81" s="6" t="e"/>
+      <c r="K81" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L81" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M81" s="6" t="e"/>
+      <c r="N81" s="6" t="e"/>
+      <c r="O81" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P81" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q81" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R81" s="6" t="e"/>
+      <c r="S81" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="82" ht="41" customHeight="true">
+      <c r="A82" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="D82" s="6" t="e"/>
+      <c r="E82" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G82" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H82" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I82" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J82" s="6" t="e"/>
+      <c r="K82" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L82" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M82" s="6" t="e"/>
+      <c r="N82" s="6" t="e"/>
+      <c r="O82" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P82" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q82" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R82" s="6" t="e"/>
+      <c r="S82" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="83" ht="41" customHeight="true">
+      <c r="A83" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D83" s="6" t="e"/>
+      <c r="E83" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F83" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I83" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J83" s="6" t="e"/>
+      <c r="K83" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L83" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M83" s="6" t="e"/>
+      <c r="N83" s="6" t="e"/>
+      <c r="O83" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P83" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q83" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R83" s="6" t="e"/>
+      <c r="S83" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="84" ht="41" customHeight="true">
+      <c r="A84" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C84" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="D84" s="6" t="e"/>
+      <c r="E84" s="6" t="e"/>
+      <c r="F84" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H84" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I84" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J84" s="6" t="e"/>
+      <c r="K84" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L84" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M84" s="6" t="e"/>
+      <c r="N84" s="6" t="e"/>
+      <c r="O84" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P84" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q84" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R84" s="6" t="e"/>
+      <c r="S84" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="85" ht="41" customHeight="true">
+      <c r="A85" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="D85" s="6" t="e"/>
+      <c r="E85" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I85" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J85" s="6" t="e"/>
+      <c r="K85" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L85" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M85" s="6" t="e"/>
+      <c r="N85" s="6" t="e"/>
+      <c r="O85" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P85" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q85" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R85" s="6" t="e"/>
+      <c r="S85" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="86" ht="41" customHeight="true">
+      <c r="A86" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="D86" s="6" t="e"/>
+      <c r="E86" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F86" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G86" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H86" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J86" s="6" t="e"/>
+      <c r="K86" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L86" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M86" s="6" t="e"/>
+      <c r="N86" s="6" t="e"/>
+      <c r="O86" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P86" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q86" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R86" s="6" t="e"/>
+      <c r="S86" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="87" ht="41" customHeight="true">
+      <c r="A87" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="D87" s="6" t="e"/>
+      <c r="E87" s="6" t="e"/>
+      <c r="F87" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H87" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I87" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J87" s="6" t="e"/>
+      <c r="K87" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L87" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M87" s="6" t="e"/>
+      <c r="N87" s="6" t="e"/>
+      <c r="O87" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P87" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q87" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R87" s="6" t="e"/>
+      <c r="S87" s="6" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="88" ht="41" customHeight="true">
+      <c r="A88" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="D88" s="6" t="e"/>
+      <c r="E88" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F88" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G88" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H88" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I88" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J88" s="6" t="e"/>
+      <c r="K88" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L88" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M88" s="6" t="e"/>
+      <c r="N88" s="6" t="e"/>
+      <c r="O88" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P88" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q88" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R88" s="6" t="e"/>
+      <c r="S88" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="89" ht="41" customHeight="true">
+      <c r="A89" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="D89" s="6" t="e"/>
+      <c r="E89" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G89" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H89" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I89" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J89" s="6" t="e"/>
+      <c r="K89" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L89" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M89" s="6" t="e"/>
+      <c r="N89" s="6" t="e"/>
+      <c r="O89" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P89" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q89" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R89" s="6" t="e"/>
+      <c r="S89" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="90" ht="41" customHeight="true">
+      <c r="A90" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B90" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="D90" s="6" t="e"/>
+      <c r="E90" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F90" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G90" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H90" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I90" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J90" s="6" t="e"/>
+      <c r="K90" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L90" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M90" s="6" t="e"/>
+      <c r="N90" s="6" t="e"/>
+      <c r="O90" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P90" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q90" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R90" s="6" t="e"/>
+      <c r="S90" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="91" ht="41" customHeight="true">
+      <c r="A91" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="D91" s="6" t="e"/>
+      <c r="E91" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G91" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I91" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J91" s="6" t="e"/>
+      <c r="K91" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L91" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M91" s="6" t="e"/>
+      <c r="N91" s="6" t="e"/>
+      <c r="O91" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P91" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q91" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R91" s="6" t="e"/>
+      <c r="S91" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="92" ht="41" customHeight="true">
+      <c r="A92" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="D92" s="6" t="e"/>
+      <c r="E92" s="6" t="e"/>
+      <c r="F92" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G92" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H92" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I92" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J92" s="6" t="e"/>
+      <c r="K92" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L92" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M92" s="6" t="e"/>
+      <c r="N92" s="6" t="e"/>
+      <c r="O92" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P92" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q92" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R92" s="6" t="e"/>
+      <c r="S92" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="93" ht="41" customHeight="true">
+      <c r="A93" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D93" s="6" t="e"/>
+      <c r="E93" s="6" t="e"/>
+      <c r="F93" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G93" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H93" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I93" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J93" s="6" t="e"/>
+      <c r="K93" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L93" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M93" s="6" t="e"/>
+      <c r="N93" s="6" t="e"/>
+      <c r="O93" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P93" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q93" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R93" s="6" t="e"/>
+      <c r="S93" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" ht="41" customHeight="true">
+      <c r="A94" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="B94" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D94" s="6" t="e"/>
+      <c r="E94" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F94" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G94" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H94" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I94" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J94" s="6" t="e"/>
+      <c r="K94" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L94" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M94" s="6" t="e"/>
+      <c r="N94" s="6" t="e"/>
+      <c r="O94" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P94" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q94" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R94" s="6" t="e"/>
+      <c r="S94" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="95" ht="41" customHeight="true">
+      <c r="A95" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D95" s="6" t="e"/>
+      <c r="E95" s="6" t="e"/>
+      <c r="F95" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G95" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H95" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I95" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J95" s="6" t="e"/>
+      <c r="K95" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L95" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M95" s="6" t="e"/>
+      <c r="N95" s="6" t="e"/>
+      <c r="O95" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P95" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q95" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R95" s="6" t="e"/>
+      <c r="S95" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="96" ht="41" customHeight="true">
+      <c r="A96" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="D96" s="6" t="e"/>
+      <c r="E96" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G96" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H96" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I96" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J96" s="6" t="e"/>
+      <c r="K96" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L96" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M96" s="6" t="e"/>
+      <c r="N96" s="6" t="e"/>
+      <c r="O96" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P96" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q96" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R96" s="6" t="e"/>
+      <c r="S96" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="97" ht="41" customHeight="true">
+      <c r="A97" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="D97" s="6" t="e"/>
+      <c r="E97" s="6" t="e"/>
+      <c r="F97" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H97" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I97" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J97" s="6" t="e"/>
+      <c r="K97" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L97" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M97" s="6" t="e"/>
+      <c r="N97" s="6" t="e"/>
+      <c r="O97" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P97" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q97" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R97" s="6" t="e"/>
+      <c r="S97" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98" ht="41" customHeight="true">
+      <c r="A98" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="D98" s="6" t="e"/>
+      <c r="E98" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G98" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H98" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I98" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J98" s="6" t="e"/>
+      <c r="K98" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L98" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M98" s="6" t="e"/>
+      <c r="N98" s="6" t="e"/>
+      <c r="O98" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P98" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q98" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R98" s="6" t="e"/>
+      <c r="S98" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="99" ht="41" customHeight="true">
+      <c r="A99" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D99" s="6" t="e"/>
+      <c r="E99" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F99" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H99" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I99" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J99" s="6" t="e"/>
+      <c r="K99" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L99" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M99" s="6" t="e"/>
+      <c r="N99" s="6" t="e"/>
+      <c r="O99" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P99" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q99" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R99" s="6" t="e"/>
+      <c r="S99" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="100" ht="41" customHeight="true">
+      <c r="A100" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="J16" s="8" t="e"/>
-[...1 lines deleted...]
-      <c r="L16" s="8" t="s">
+      <c r="B100" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="D100" s="6" t="e"/>
+      <c r="E100" s="6" t="e"/>
+      <c r="F100" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G100" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H100" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I100" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J100" s="6" t="e"/>
+      <c r="K100" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L100" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M100" s="6" t="e"/>
+      <c r="N100" s="6" t="e"/>
+      <c r="O100" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P100" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q100" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R100" s="6" t="e"/>
+      <c r="S100" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="101" ht="41" customHeight="true">
+      <c r="A101" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B101" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D101" s="6" t="e"/>
+      <c r="E101" s="6" t="e"/>
+      <c r="F101" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H101" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I101" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J101" s="6" t="e"/>
+      <c r="K101" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L101" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M101" s="6" t="e"/>
+      <c r="N101" s="6" t="e"/>
+      <c r="O101" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P101" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q101" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R101" s="6" t="e"/>
+      <c r="S101" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="102" ht="41" customHeight="true">
+      <c r="A102" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B102" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="D102" s="6" t="e"/>
+      <c r="E102" s="6" t="e"/>
+      <c r="F102" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G102" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H102" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I102" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J102" s="6" t="e"/>
+      <c r="K102" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L102" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M102" s="6" t="e"/>
+      <c r="N102" s="6" t="e"/>
+      <c r="O102" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P102" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q102" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R102" s="6" t="e"/>
+      <c r="S102" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="103" ht="41" customHeight="true">
+      <c r="A103" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B103" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="D103" s="6" t="e"/>
+      <c r="E103" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J103" s="6" t="e"/>
+      <c r="K103" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L103" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M103" s="6" t="e"/>
+      <c r="N103" s="6" t="e"/>
+      <c r="O103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q103" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R103" s="6" t="e"/>
+      <c r="S103" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="104" ht="41" customHeight="true">
+      <c r="A104" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="B104" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="D104" s="6" t="e"/>
+      <c r="E104" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F104" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G104" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H104" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I104" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J104" s="6" t="e"/>
+      <c r="K104" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L104" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M104" s="6" t="e"/>
+      <c r="N104" s="6" t="e"/>
+      <c r="O104" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P104" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q104" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R104" s="6" t="e"/>
+      <c r="S104" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="105" ht="41" customHeight="true">
+      <c r="A105" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="B105" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="M16" s="8" t="s">
+      <c r="C105" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="D105" s="6" t="e"/>
+      <c r="E105" s="6" t="e"/>
+      <c r="F105" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H105" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I105" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J105" s="6" t="e"/>
+      <c r="K105" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L105" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M105" s="6" t="e"/>
+      <c r="N105" s="6" t="e"/>
+      <c r="O105" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P105" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q105" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R105" s="6" t="e"/>
+      <c r="S105" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="106" ht="41" customHeight="true">
+      <c r="A106" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B106" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="D106" s="6" t="e"/>
+      <c r="E106" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F106" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G106" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I106" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J106" s="6" t="e"/>
+      <c r="K106" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L106" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M106" s="6" t="e"/>
+      <c r="N106" s="6" t="e"/>
+      <c r="O106" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P106" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q106" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R106" s="6" t="e"/>
+      <c r="S106" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="107" ht="41" customHeight="true">
+      <c r="A107" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="D107" s="6" t="e"/>
+      <c r="E107" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F107" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G107" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I107" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J107" s="6" t="e"/>
+      <c r="K107" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L107" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M107" s="6" t="e"/>
+      <c r="N107" s="6" t="e"/>
+      <c r="O107" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P107" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q107" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R107" s="6" t="e"/>
+      <c r="S107" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="108" ht="41" customHeight="true">
+      <c r="A108" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B108" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="D108" s="6" t="e"/>
+      <c r="E108" s="6" t="e"/>
+      <c r="F108" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G108" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H108" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I108" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J108" s="6" t="e"/>
+      <c r="K108" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L108" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M108" s="6" t="e"/>
+      <c r="N108" s="6" t="e"/>
+      <c r="O108" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P108" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q108" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R108" s="6" t="e"/>
+      <c r="S108" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="109" ht="41" customHeight="true">
+      <c r="A109" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="D109" s="6" t="e"/>
+      <c r="E109" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H109" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I109" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J109" s="6" t="e"/>
+      <c r="K109" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L109" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M109" s="6" t="e"/>
+      <c r="N109" s="6" t="e"/>
+      <c r="O109" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P109" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q109" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R109" s="6" t="e"/>
+      <c r="S109" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="110" ht="41" customHeight="true">
+      <c r="A110" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B110" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="N16" s="8" t="s">
+      <c r="C110" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="D110" s="6" t="e"/>
+      <c r="E110" s="6" t="e"/>
+      <c r="F110" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G110" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H110" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I110" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J110" s="6" t="e"/>
+      <c r="K110" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L110" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M110" s="6" t="e"/>
+      <c r="N110" s="6" t="e"/>
+      <c r="O110" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P110" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q110" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R110" s="6" t="e"/>
+      <c r="S110" s="6" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="111" ht="41" customHeight="true">
+      <c r="A111" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="D111" s="6" t="e"/>
+      <c r="E111" s="6" t="e"/>
+      <c r="F111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I111" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J111" s="6" t="e"/>
+      <c r="K111" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L111" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M111" s="6" t="e"/>
+      <c r="N111" s="6" t="e"/>
+      <c r="O111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R111" s="6" t="e"/>
+      <c r="S111" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="112" ht="41" customHeight="true">
+      <c r="A112" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="D112" s="6" t="e"/>
+      <c r="E112" s="6" t="e"/>
+      <c r="F112" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G112" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J112" s="6" t="e"/>
+      <c r="K112" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L112" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M112" s="6" t="e"/>
+      <c r="N112" s="6" t="e"/>
+      <c r="O112" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P112" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q112" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R112" s="6" t="e"/>
+      <c r="S112" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="113" ht="41" customHeight="true">
+      <c r="A113" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="D113" s="6" t="e"/>
+      <c r="E113" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I113" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J113" s="6" t="e"/>
+      <c r="K113" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L113" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M113" s="6" t="e"/>
+      <c r="N113" s="6" t="e"/>
+      <c r="O113" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P113" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q113" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R113" s="6" t="e"/>
+      <c r="S113" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="114" ht="41" customHeight="true">
+      <c r="A114" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="D114" s="6" t="e"/>
+      <c r="E114" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H114" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I114" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J114" s="6" t="e"/>
+      <c r="K114" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L114" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M114" s="6" t="e"/>
+      <c r="N114" s="6" t="e"/>
+      <c r="O114" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P114" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q114" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R114" s="6" t="e"/>
+      <c r="S114" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="115" ht="41" customHeight="true">
+      <c r="A115" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="B115" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="D115" s="6" t="e"/>
+      <c r="E115" s="6" t="e"/>
+      <c r="F115" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H115" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J115" s="6" t="e"/>
+      <c r="K115" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L115" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M115" s="6" t="e"/>
+      <c r="N115" s="6" t="e"/>
+      <c r="O115" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P115" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q115" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R115" s="6" t="e"/>
+      <c r="S115" s="6" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="116" ht="41" customHeight="true">
+      <c r="A116" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B116" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D116" s="6" t="e"/>
+      <c r="E116" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G116" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H116" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I116" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J116" s="6" t="e"/>
+      <c r="K116" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L116" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M116" s="6" t="e"/>
+      <c r="N116" s="6" t="e"/>
+      <c r="O116" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P116" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q116" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R116" s="6" t="e"/>
+      <c r="S116" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="117" ht="41" customHeight="true">
+      <c r="A117" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D117" s="6" t="e"/>
+      <c r="E117" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F117" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I117" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J117" s="6" t="e"/>
+      <c r="K117" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L117" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M117" s="6" t="e"/>
+      <c r="N117" s="6" t="e"/>
+      <c r="O117" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P117" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q117" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R117" s="6" t="e"/>
+      <c r="S117" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="118" ht="41" customHeight="true">
+      <c r="A118" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B118" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="O16" s="8" t="s">
-[...302 lines deleted...]
-      <c r="R23" s="8" t="e"/>
+      <c r="C118" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="D118" s="6" t="e"/>
+      <c r="E118" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G118" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H118" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I118" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J118" s="6" t="e"/>
+      <c r="K118" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L118" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M118" s="6" t="e"/>
+      <c r="N118" s="6" t="e"/>
+      <c r="O118" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P118" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q118" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R118" s="6" t="e"/>
+      <c r="S118" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="119" ht="41" customHeight="true" s="1" customFormat="true">
+      <c r="A119" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="D119" s="6" t="e"/>
+      <c r="E119" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F119" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H119" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I119" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J119" s="6" t="e"/>
+      <c r="K119" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L119" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M119" s="6" t="e"/>
+      <c r="N119" s="6" t="e"/>
+      <c r="O119" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P119" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q119" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="R119" s="6" t="e"/>
+      <c r="S119" s="6" t="s">
+        <v>31</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...11 lines deleted...]
-    <mergeCell ref="A13:R13"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A4:S4"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="23" max="16383" man="true"/>
+    <brk id="119" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>