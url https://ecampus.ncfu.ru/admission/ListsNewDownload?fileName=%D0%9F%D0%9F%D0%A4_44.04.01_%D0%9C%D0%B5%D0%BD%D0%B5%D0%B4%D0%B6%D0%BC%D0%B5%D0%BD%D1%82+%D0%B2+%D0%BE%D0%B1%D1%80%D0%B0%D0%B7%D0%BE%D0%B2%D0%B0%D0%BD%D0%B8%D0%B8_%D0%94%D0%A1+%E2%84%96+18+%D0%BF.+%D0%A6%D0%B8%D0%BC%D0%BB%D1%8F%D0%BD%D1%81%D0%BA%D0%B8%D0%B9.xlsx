--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
     <t>Конкурсная группа - ППФ_44.04.01_Менеджмент в образовании_ДС № 18 п. Цимлянский</t>
   </si>
   <si>
     <t>Всего мест: 1. Зачислено: 0. К зачислению: 1.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Уникальный код</t>
   </si>
   <si>
     <t>Есть договор утвержден</t>
   </si>
   <si>
     <t>Согласие на зачисление</t>
   </si>
   <si>
     <t>Основной высший приоритет</t>
   </si>
   <si>
@@ -125,53 +125,50 @@
     <t>53</t>
   </si>
   <si>
     <t>Общие места</t>
   </si>
   <si>
     <t>Целевой прием</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Ожидание результатов ВИ</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2563023</t>
-  </si>
-[...1 lines deleted...]
-    <t>✓</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
     <font>
@@ -480,53 +477,51 @@
       <c r="O7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R7" s="6" t="e"/>
       <c r="S7" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" ht="41" customHeight="true" s="1" customFormat="true">
       <c r="A8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="6" t="e"/>
-      <c r="E8" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E8" s="6" t="e"/>
       <c r="F8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J8" s="6" t="e"/>
       <c r="K8" s="6" t="s">
         <v>26</v>
       </c>
       <c r="L8" s="7" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="6" t="e"/>
       <c r="N8" s="6" t="e"/>
       <c r="O8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="P8" s="6" t="s">