--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,131 +23,134 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>Конкурсная группа - КПИ_43.01.01_О_ПВЗ_11К_ Официант, бармен</t>
   </si>
   <si>
     <t>Всего мест: 10. Зачислено: 0. К зачислению: 10.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>СНИЛС</t>
   </si>
   <si>
     <t>Направление\специальность</t>
   </si>
   <si>
     <t>Основание поступления</t>
   </si>
   <si>
     <t>Средний балл по аттестату</t>
   </si>
   <si>
     <t>Первоочередное право</t>
   </si>
   <si>
     <t>Преимущественное право</t>
   </si>
   <si>
     <t>Оригинал</t>
   </si>
   <si>
     <t>Есть договор утвержден</t>
   </si>
   <si>
+    <t>Пройден минимальный процент оплаты по договору</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>152-219-514 36</t>
   </si>
   <si>
     <t>Официант, бармен</t>
   </si>
   <si>
     <t>Полное возмещение затрат</t>
   </si>
   <si>
     <t>4,833</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>151-760-013 32</t>
   </si>
   <si>
     <t>4,8</t>
   </si>
   <si>
+    <t>✓</t>
+  </si>
+  <si>
     <t>3</t>
   </si>
   <si>
     <t>191-582-291 90</t>
   </si>
   <si>
     <t>4,533</t>
   </si>
   <si>
     <t>190-523-491 63</t>
   </si>
   <si>
     <t>4,462</t>
-  </si>
-[...1 lines deleted...]
-    <t>✓</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>190-832-156 70</t>
   </si>
   <si>
     <t>4,438</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>201-530-285 97</t>
   </si>
   <si>
     <t>4,214</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>153-980-324 80</t>
   </si>
@@ -348,468 +351,490 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="J20"/>
+  <dimension ref="K20"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
     <col min="1" max="1" width="5.83203125" style="1" customWidth="true"/>
     <col min="2" max="2" width="7" style="1" customWidth="true"/>
     <col min="3" max="3" width="14" style="1" customWidth="true"/>
     <col min="4" max="4" width="34.5" style="1" customWidth="true"/>
     <col min="5" max="5" width="29.83203125" style="1" customWidth="true"/>
     <col min="6" max="6" width="14" style="1" customWidth="true"/>
     <col min="7" max="7" width="14" style="1" customWidth="true"/>
     <col min="8" max="8" width="14" style="1" customWidth="true"/>
     <col min="9" max="9" width="14" style="1" customWidth="true"/>
     <col min="10" max="10" width="14" style="1" customWidth="true"/>
+    <col min="11" max="11" width="14" style="1" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="13" customHeight="true"/>
     <row r="2" ht="11" customHeight="true" s="1" customFormat="true"/>
     <row r="3" ht="13" customHeight="true">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="e"/>
       <c r="C3" s="2" t="e"/>
       <c r="D3" s="2" t="e"/>
       <c r="E3" s="2" t="e"/>
       <c r="F3" s="2" t="e"/>
       <c r="G3" s="2" t="e"/>
       <c r="H3" s="2" t="e"/>
       <c r="I3" s="2" t="e"/>
       <c r="J3" s="2" t="e"/>
+      <c r="K3" s="2" t="e"/>
     </row>
     <row r="4" ht="12" customHeight="true">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="e"/>
       <c r="C4" s="3" t="e"/>
       <c r="D4" s="3" t="e"/>
       <c r="E4" s="3" t="e"/>
       <c r="F4" s="3" t="e"/>
       <c r="G4" s="3" t="e"/>
       <c r="H4" s="3" t="e"/>
       <c r="I4" s="3" t="e"/>
       <c r="J4" s="3" t="e"/>
+      <c r="K4" s="3" t="e"/>
     </row>
     <row r="5" ht="11" customHeight="true" s="1" customFormat="true"/>
-    <row r="6" ht="52" customHeight="true">
+    <row r="6" ht="70" customHeight="true">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>11</v>
       </c>
+      <c r="K6" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="7" ht="27" customHeight="true">
       <c r="A7" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G7" s="6" t="e"/>
       <c r="H7" s="6" t="e"/>
       <c r="I7" s="6" t="e"/>
       <c r="J7" s="6" t="e"/>
+      <c r="K7" s="6" t="e"/>
     </row>
     <row r="8" ht="27" customHeight="true">
       <c r="A8" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G8" s="6" t="e"/>
       <c r="H8" s="6" t="e"/>
-      <c r="I8" s="6" t="e"/>
+      <c r="I8" s="6" t="s">
+        <v>22</v>
+      </c>
       <c r="J8" s="6" t="e"/>
+      <c r="K8" s="6" t="e"/>
     </row>
     <row r="9" ht="27" customHeight="true">
       <c r="A9" s="6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G9" s="6" t="e"/>
       <c r="H9" s="6" t="e"/>
-      <c r="I9" s="6" t="e"/>
+      <c r="I9" s="6" t="s">
+        <v>22</v>
+      </c>
       <c r="J9" s="6" t="e"/>
+      <c r="K9" s="6" t="e"/>
     </row>
     <row r="10" ht="27" customHeight="true">
       <c r="A10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G10" s="6" t="e"/>
       <c r="H10" s="6" t="e"/>
       <c r="I10" s="6" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="J10" s="6" t="e"/>
+      <c r="K10" s="6" t="e"/>
     </row>
     <row r="11" ht="27" customHeight="true">
       <c r="A11" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G11" s="6" t="e"/>
       <c r="H11" s="6" t="e"/>
       <c r="I11" s="6" t="e"/>
       <c r="J11" s="6" t="e"/>
+      <c r="K11" s="6" t="e"/>
     </row>
     <row r="12" ht="27" customHeight="true">
       <c r="A12" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G12" s="6" t="e"/>
       <c r="H12" s="6" t="e"/>
       <c r="I12" s="6" t="e"/>
       <c r="J12" s="6" t="e"/>
+      <c r="K12" s="6" t="e"/>
     </row>
     <row r="13" ht="27" customHeight="true">
       <c r="A13" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G13" s="6" t="e"/>
       <c r="H13" s="6" t="e"/>
       <c r="I13" s="6" t="e"/>
       <c r="J13" s="6" t="e"/>
+      <c r="K13" s="6" t="e"/>
     </row>
     <row r="14" ht="27" customHeight="true">
       <c r="A14" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G14" s="6" t="e"/>
       <c r="H14" s="6" t="e"/>
       <c r="I14" s="6" t="e"/>
       <c r="J14" s="6" t="e"/>
+      <c r="K14" s="6" t="e"/>
     </row>
     <row r="15" ht="27" customHeight="true">
       <c r="A15" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G15" s="6" t="e"/>
       <c r="H15" s="6" t="e"/>
-      <c r="I15" s="6" t="e"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I15" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="J15" s="6" t="e"/>
+      <c r="K15" s="6" t="e"/>
     </row>
     <row r="16" ht="27" customHeight="true">
       <c r="A16" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G16" s="6" t="e"/>
       <c r="H16" s="6" t="e"/>
-      <c r="I16" s="6" t="e"/>
+      <c r="I16" s="6" t="s">
+        <v>22</v>
+      </c>
       <c r="J16" s="6" t="e"/>
+      <c r="K16" s="6" t="e"/>
     </row>
     <row r="17" ht="27" customHeight="true">
       <c r="A17" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G17" s="6" t="e"/>
       <c r="H17" s="6" t="e"/>
       <c r="I17" s="6" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="J17" s="6" t="e"/>
+      <c r="K17" s="6" t="e"/>
     </row>
     <row r="18" ht="27" customHeight="true">
       <c r="A18" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G18" s="6" t="e"/>
       <c r="H18" s="6" t="e"/>
       <c r="I18" s="6" t="e"/>
       <c r="J18" s="6" t="e"/>
+      <c r="K18" s="6" t="e"/>
     </row>
     <row r="19" ht="27" customHeight="true">
       <c r="A19" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G19" s="6" t="e"/>
       <c r="H19" s="6" t="e"/>
       <c r="I19" s="6" t="e"/>
       <c r="J19" s="6" t="e"/>
+      <c r="K19" s="6" t="e"/>
     </row>
     <row r="20" ht="27" customHeight="true" s="1" customFormat="true">
       <c r="A20" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G20" s="6" t="e"/>
       <c r="H20" s="6" t="e"/>
       <c r="I20" s="6" t="e"/>
       <c r="J20" s="6" t="e"/>
+      <c r="K20" s="6" t="e"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:J3"/>
-    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A4:K4"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="20" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>