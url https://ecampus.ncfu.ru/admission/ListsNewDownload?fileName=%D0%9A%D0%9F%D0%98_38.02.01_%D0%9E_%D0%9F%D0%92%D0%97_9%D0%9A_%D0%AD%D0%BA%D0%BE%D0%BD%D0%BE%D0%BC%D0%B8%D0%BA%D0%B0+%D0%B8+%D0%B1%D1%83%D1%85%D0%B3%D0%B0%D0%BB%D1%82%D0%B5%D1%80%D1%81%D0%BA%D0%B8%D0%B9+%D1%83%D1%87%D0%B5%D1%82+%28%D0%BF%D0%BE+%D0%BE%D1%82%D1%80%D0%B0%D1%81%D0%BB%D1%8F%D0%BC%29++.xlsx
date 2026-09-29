--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,809 +23,830 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="260">
   <si>
     <t>Конкурсная группа - КПИ_38.02.01_О_ПВЗ_9К_Экономика и бухгалтерский учет (по отраслям)  </t>
   </si>
   <si>
-    <t>Всего мест: 50. Зачислено: 0. К зачислению: 50.</t>
+    <t>Всего мест: 50. Зачислено: 12. К зачислению: 38.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>СНИЛС</t>
   </si>
   <si>
     <t>Направление\специальность</t>
   </si>
   <si>
     <t>Основание поступления</t>
   </si>
   <si>
     <t>Средний балл по аттестату</t>
   </si>
   <si>
     <t>Первоочередное право</t>
   </si>
   <si>
     <t>Преимущественное право</t>
   </si>
   <si>
     <t>Оригинал</t>
   </si>
   <si>
     <t>Есть договор утвержден</t>
   </si>
   <si>
+    <t>Пройден минимальный процент оплаты по договору</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
     <t>162-538-258 71</t>
   </si>
   <si>
     <t>Экономика и бухгалтерский учет (по отраслям)</t>
   </si>
   <si>
     <t>Полное возмещение затрат</t>
   </si>
   <si>
     <t>4,824</t>
   </si>
   <si>
     <t>✓</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>183-906-781 08</t>
   </si>
   <si>
     <t>4,438</t>
   </si>
   <si>
     <t>193-861-919 20</t>
   </si>
   <si>
     <t>4,222</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>198-342-712 06</t>
+  </si>
+  <si>
+    <t>3,438</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
     <t>173-068-543 73</t>
   </si>
   <si>
-    <t>6</t>
+    <t>7</t>
   </si>
   <si>
     <t>196-388-091 30</t>
   </si>
   <si>
-    <t>7</t>
+    <t>8</t>
   </si>
   <si>
     <t>196-530-698 10</t>
   </si>
   <si>
-    <t>8</t>
+    <t>9</t>
   </si>
   <si>
     <t>197-726-364 29</t>
   </si>
   <si>
-    <t>9</t>
+    <t>10</t>
   </si>
   <si>
     <t>163-968-958 37</t>
   </si>
   <si>
     <t>4,944</t>
   </si>
   <si>
-    <t>10</t>
+    <t>11</t>
   </si>
   <si>
     <t>167-126-459 76</t>
   </si>
   <si>
-    <t>11</t>
+    <t>12</t>
   </si>
   <si>
     <t>156-615-758 90</t>
   </si>
   <si>
     <t>4,889</t>
   </si>
   <si>
-    <t>12</t>
+    <t>13</t>
   </si>
   <si>
     <t>167-893-208 23</t>
   </si>
   <si>
-    <t>13</t>
+    <t>14</t>
   </si>
   <si>
     <t>196-347-045 00</t>
   </si>
   <si>
     <t>4,888</t>
   </si>
   <si>
-    <t>14</t>
+    <t>15</t>
   </si>
   <si>
     <t>196-627-453 20</t>
   </si>
   <si>
     <t>4,8</t>
   </si>
   <si>
-    <t>15</t>
+    <t>16</t>
   </si>
   <si>
     <t>161-668-769 02</t>
   </si>
   <si>
     <t>4,778</t>
   </si>
   <si>
-    <t>16</t>
+    <t>17</t>
   </si>
   <si>
     <t>196-388-028 23</t>
   </si>
   <si>
     <t>4,75</t>
   </si>
   <si>
-    <t>17</t>
+    <t>18</t>
   </si>
   <si>
     <t>194-181-375 86</t>
   </si>
   <si>
     <t>4,722</t>
   </si>
   <si>
-    <t>18</t>
+    <t>19</t>
   </si>
   <si>
     <t>195-823-279 13</t>
   </si>
   <si>
     <t>4,667</t>
   </si>
   <si>
-    <t>19</t>
+    <t>20</t>
   </si>
   <si>
     <t>178-676-481 43</t>
   </si>
   <si>
     <t>4,65</t>
   </si>
   <si>
-    <t>20</t>
+    <t>21</t>
   </si>
   <si>
     <t>169-695-033 28</t>
   </si>
   <si>
     <t>4,647</t>
   </si>
   <si>
-    <t>21</t>
+    <t>22</t>
   </si>
   <si>
     <t>196-159-433 09</t>
   </si>
   <si>
-    <t>22</t>
+    <t>23</t>
   </si>
   <si>
     <t>196-516-830 10</t>
   </si>
   <si>
-    <t>23</t>
+    <t>24</t>
   </si>
   <si>
     <t>203-295-843 50</t>
   </si>
   <si>
     <t>4,563</t>
   </si>
   <si>
-    <t>24</t>
+    <t>25</t>
   </si>
   <si>
     <t>170-836-158 72</t>
   </si>
   <si>
     <t>4,55</t>
   </si>
   <si>
-    <t>25</t>
+    <t>26</t>
   </si>
   <si>
     <t>203-299-605 54</t>
   </si>
   <si>
-    <t>26</t>
+    <t>27</t>
+  </si>
+  <si>
+    <t>163-414-343 42</t>
+  </si>
+  <si>
+    <t>4,533</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>196-492-705 24</t>
+  </si>
+  <si>
+    <t>4,526</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>178-998-212 60</t>
+  </si>
+  <si>
+    <t>4,5</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>197-336-058 03</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>179-075-154 99</t>
+  </si>
+  <si>
+    <t>4,444</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>199-315-416 05</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>173-382-114 60</t>
+  </si>
+  <si>
+    <t>4,421</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>197-685-869 69</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>195-474-048 05</t>
+  </si>
+  <si>
+    <t>4,4</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>193-494-571 15</t>
+  </si>
+  <si>
+    <t>4,38</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>162-219-030 29</t>
+  </si>
+  <si>
+    <t>4,353</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>179-313-661 93</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>197-213-145 74</t>
+  </si>
+  <si>
+    <t>4,3</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>216-450-300 25</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>196-882-968 64</t>
+  </si>
+  <si>
+    <t>4,294</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>182-841-505 78</t>
+  </si>
+  <si>
+    <t>4,286</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>157-853-615 06</t>
+  </si>
+  <si>
+    <t>4,263</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>193-062-968 86</t>
+  </si>
+  <si>
+    <t>4,25</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>160-590-289 62</t>
+  </si>
+  <si>
+    <t>4,235</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>197-292-946 34</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>179-530-907 05</t>
+  </si>
+  <si>
+    <t>4,19</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>185-619-677 22</t>
+  </si>
+  <si>
+    <t>4,167</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>197-289-614 40</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>160-038-699 48</t>
+  </si>
+  <si>
+    <t>4,158</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>163-092-649 65</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>154-891-607 98</t>
+  </si>
+  <si>
+    <t>4,125</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>194-930-774 15</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>173-085-275 70</t>
+  </si>
+  <si>
+    <t>4,118</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>175-541-692 91</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>196-323-852 98</t>
+  </si>
+  <si>
+    <t>4,111</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>197-739-176 44</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>213-454-675 48</t>
+  </si>
+  <si>
+    <t>4,1</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>187-644-978 41</t>
+  </si>
+  <si>
+    <t>4,059</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>197-389-182 43</t>
+  </si>
+  <si>
+    <t>4,056</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>167-720-682 93</t>
+  </si>
+  <si>
+    <t>62</t>
   </si>
   <si>
     <t>178-998-245 69</t>
   </si>
   <si>
-    <t>4,526</t>
-[...254 lines deleted...]
-    <t>59</t>
+    <t>63</t>
   </si>
   <si>
     <t>189-616-982 44</t>
   </si>
   <si>
-    <t>60</t>
+    <t>64</t>
   </si>
   <si>
     <t>197-274-238 11</t>
   </si>
   <si>
-    <t>61</t>
+    <t>65</t>
   </si>
   <si>
     <t>199-548-480 52</t>
   </si>
   <si>
-    <t>62</t>
+    <t>66</t>
   </si>
   <si>
     <t>198-591-704 39</t>
   </si>
   <si>
     <t>3,938</t>
   </si>
   <si>
-    <t>63</t>
+    <t>67</t>
   </si>
   <si>
     <t>195-204-654 75</t>
   </si>
   <si>
     <t>3,9</t>
   </si>
   <si>
-    <t>64</t>
+    <t>68</t>
   </si>
   <si>
     <t>193-735-575 11</t>
   </si>
   <si>
     <t>3,85</t>
   </si>
   <si>
-    <t>65</t>
+    <t>69</t>
   </si>
   <si>
     <t>216-324-867 54</t>
   </si>
   <si>
-    <t>66</t>
+    <t>70</t>
   </si>
   <si>
     <t>199-391-296 39</t>
   </si>
   <si>
     <t>3,824</t>
   </si>
   <si>
-    <t>67</t>
+    <t>71</t>
   </si>
   <si>
     <t>197-954-354 46</t>
   </si>
   <si>
     <t>3,789</t>
   </si>
   <si>
-    <t>68</t>
+    <t>72</t>
   </si>
   <si>
     <t>209-772-654 97</t>
   </si>
   <si>
     <t>3,75</t>
   </si>
   <si>
-    <t>69</t>
+    <t>73</t>
   </si>
   <si>
     <t>165-461-894 95</t>
   </si>
   <si>
     <t>3,737</t>
   </si>
   <si>
-    <t>70</t>
+    <t>74</t>
   </si>
   <si>
     <t>178-862-599 47</t>
   </si>
   <si>
-    <t>71</t>
+    <t>75</t>
   </si>
   <si>
     <t>197-345-103 93</t>
   </si>
   <si>
     <t>3,72</t>
   </si>
   <si>
-    <t>72</t>
+    <t>76</t>
   </si>
   <si>
     <t>197-386-230 22</t>
   </si>
   <si>
     <t>3,706</t>
   </si>
   <si>
-    <t>73</t>
+    <t>77</t>
   </si>
   <si>
     <t>232-537-413 45</t>
   </si>
   <si>
-    <t>74</t>
+    <t>78</t>
   </si>
   <si>
     <t>196-562-465 18</t>
   </si>
   <si>
     <t>3,684</t>
   </si>
   <si>
-    <t>75</t>
+    <t>79</t>
   </si>
   <si>
     <t>175-941-287 05</t>
   </si>
   <si>
     <t>3,632</t>
   </si>
   <si>
-    <t>76</t>
+    <t>80</t>
   </si>
   <si>
     <t>156-136-615 60</t>
   </si>
   <si>
     <t>3,579</t>
   </si>
   <si>
-    <t>77</t>
+    <t>81</t>
   </si>
   <si>
     <t>209-827-589 05</t>
   </si>
   <si>
-    <t>78</t>
+    <t>82</t>
   </si>
   <si>
     <t>185-178-387 11</t>
   </si>
   <si>
     <t>3,563</t>
   </si>
   <si>
-    <t>79</t>
+    <t>83</t>
   </si>
   <si>
     <t>190-179-386 88</t>
   </si>
   <si>
-    <t>80</t>
+    <t>84</t>
   </si>
   <si>
     <t>196-178-804 22</t>
   </si>
   <si>
-    <t>81</t>
+    <t>85</t>
   </si>
   <si>
     <t>163-998-509 31</t>
   </si>
   <si>
     <t>3,5</t>
   </si>
   <si>
-    <t>82</t>
+    <t>86</t>
   </si>
   <si>
     <t>194-426-276 92</t>
   </si>
   <si>
-    <t>83</t>
+    <t>87</t>
   </si>
   <si>
     <t>200-638-766 39</t>
   </si>
   <si>
     <t>3,474</t>
   </si>
   <si>
-    <t>84</t>
+    <t>88</t>
   </si>
   <si>
     <t>196-729-061 22</t>
   </si>
   <si>
     <t>3,45</t>
   </si>
   <si>
-    <t>85</t>
-[...8 lines deleted...]
-    <t>86</t>
+    <t>89</t>
   </si>
   <si>
     <t>203-122-049 80</t>
   </si>
   <si>
-    <t>87</t>
+    <t>90</t>
   </si>
   <si>
     <t>186-245-747 01</t>
   </si>
   <si>
     <t>3,4</t>
   </si>
   <si>
-    <t>88</t>
+    <t>91</t>
   </si>
   <si>
     <t>204-984-386 86</t>
   </si>
   <si>
-    <t>89</t>
+    <t>92</t>
   </si>
   <si>
     <t>210-244-505 94</t>
   </si>
   <si>
     <t>3,118</t>
   </si>
   <si>
-    <t>90</t>
+    <t>93</t>
   </si>
   <si>
     <t>160-752-393 61</t>
   </si>
   <si>
-    <t>91</t>
+    <t>94</t>
   </si>
   <si>
     <t>162-898-159 16</t>
-  </si>
-[...4 lines deleted...]
-    <t>163-414-343 42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
     <font>
@@ -939,2350 +960,2588 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="J98"/>
+  <dimension ref="K100"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
     <col min="1" max="1" width="5.83203125" style="1" customWidth="true"/>
     <col min="2" max="2" width="7" style="1" customWidth="true"/>
     <col min="3" max="3" width="14" style="1" customWidth="true"/>
     <col min="4" max="4" width="34.5" style="1" customWidth="true"/>
     <col min="5" max="5" width="29.83203125" style="1" customWidth="true"/>
     <col min="6" max="6" width="14" style="1" customWidth="true"/>
     <col min="7" max="7" width="14" style="1" customWidth="true"/>
     <col min="8" max="8" width="14" style="1" customWidth="true"/>
     <col min="9" max="9" width="14" style="1" customWidth="true"/>
     <col min="10" max="10" width="14" style="1" customWidth="true"/>
+    <col min="11" max="11" width="14" style="1" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="13" customHeight="true"/>
     <row r="2" ht="11" customHeight="true" s="1" customFormat="true"/>
     <row r="3" ht="13" customHeight="true">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="e"/>
       <c r="C3" s="2" t="e"/>
       <c r="D3" s="2" t="e"/>
       <c r="E3" s="2" t="e"/>
       <c r="F3" s="2" t="e"/>
       <c r="G3" s="2" t="e"/>
       <c r="H3" s="2" t="e"/>
       <c r="I3" s="2" t="e"/>
       <c r="J3" s="2" t="e"/>
+      <c r="K3" s="2" t="e"/>
     </row>
     <row r="4" ht="12" customHeight="true">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="e"/>
       <c r="C4" s="3" t="e"/>
       <c r="D4" s="3" t="e"/>
       <c r="E4" s="3" t="e"/>
       <c r="F4" s="3" t="e"/>
       <c r="G4" s="3" t="e"/>
       <c r="H4" s="3" t="e"/>
       <c r="I4" s="3" t="e"/>
       <c r="J4" s="3" t="e"/>
+      <c r="K4" s="3" t="e"/>
     </row>
     <row r="5" ht="11" customHeight="true" s="1" customFormat="true"/>
-    <row r="6" ht="52" customHeight="true">
+    <row r="6" ht="70" customHeight="true">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>11</v>
       </c>
+      <c r="K6" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="7" ht="27" customHeight="true">
       <c r="A7" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H7" s="6" t="e"/>
       <c r="I7" s="6" t="e"/>
       <c r="J7" s="6" t="e"/>
+      <c r="K7" s="6" t="e"/>
     </row>
     <row r="8" ht="27" customHeight="true">
       <c r="A8" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H8" s="6" t="e"/>
       <c r="I8" s="6" t="e"/>
       <c r="J8" s="6" t="e"/>
+      <c r="K8" s="6" t="e"/>
     </row>
     <row r="9" ht="27" customHeight="true">
       <c r="A9" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G9" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H9" s="6" t="e"/>
       <c r="I9" s="6" t="e"/>
       <c r="J9" s="6" t="e"/>
+      <c r="K9" s="6" t="e"/>
     </row>
     <row r="10" ht="27" customHeight="true">
       <c r="A10" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G10" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H10" s="6" t="e"/>
       <c r="I10" s="6" t="e"/>
       <c r="J10" s="6" t="e"/>
+      <c r="K10" s="6" t="e"/>
     </row>
     <row r="11" ht="27" customHeight="true">
       <c r="A11" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G11" s="6" t="e"/>
+        <v>28</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="H11" s="6" t="e"/>
-      <c r="I11" s="6" t="e"/>
+      <c r="I11" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J11" s="6" t="e"/>
+      <c r="K11" s="6" t="e"/>
     </row>
     <row r="12" ht="27" customHeight="true">
       <c r="A12" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G12" s="6" t="e"/>
       <c r="H12" s="6" t="e"/>
       <c r="I12" s="6" t="e"/>
       <c r="J12" s="6" t="e"/>
+      <c r="K12" s="6" t="e"/>
     </row>
     <row r="13" ht="27" customHeight="true">
       <c r="A13" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G13" s="6" t="e"/>
       <c r="H13" s="6" t="e"/>
       <c r="I13" s="6" t="e"/>
       <c r="J13" s="6" t="e"/>
+      <c r="K13" s="6" t="e"/>
     </row>
     <row r="14" ht="27" customHeight="true">
       <c r="A14" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G14" s="6" t="e"/>
       <c r="H14" s="6" t="e"/>
       <c r="I14" s="6" t="e"/>
       <c r="J14" s="6" t="e"/>
+      <c r="K14" s="6" t="e"/>
     </row>
     <row r="15" ht="27" customHeight="true">
       <c r="A15" s="6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G15" s="6" t="e"/>
       <c r="H15" s="6" t="e"/>
       <c r="I15" s="6" t="e"/>
       <c r="J15" s="6" t="e"/>
+      <c r="K15" s="6" t="e"/>
     </row>
     <row r="16" ht="27" customHeight="true">
       <c r="A16" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G16" s="6" t="e"/>
       <c r="H16" s="6" t="e"/>
       <c r="I16" s="6" t="e"/>
       <c r="J16" s="6" t="e"/>
+      <c r="K16" s="6" t="e"/>
     </row>
     <row r="17" ht="27" customHeight="true">
       <c r="A17" s="6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C17" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="6" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G17" s="6" t="e"/>
       <c r="H17" s="6" t="e"/>
       <c r="I17" s="6" t="e"/>
       <c r="J17" s="6" t="e"/>
+      <c r="K17" s="6" t="e"/>
     </row>
     <row r="18" ht="27" customHeight="true">
       <c r="A18" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G18" s="6" t="e"/>
       <c r="H18" s="6" t="e"/>
       <c r="I18" s="6" t="e"/>
       <c r="J18" s="6" t="e"/>
+      <c r="K18" s="6" t="e"/>
     </row>
     <row r="19" ht="27" customHeight="true">
       <c r="A19" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C19" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="6" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G19" s="6" t="e"/>
       <c r="H19" s="6" t="e"/>
       <c r="I19" s="6" t="e"/>
       <c r="J19" s="6" t="e"/>
+      <c r="K19" s="6" t="e"/>
     </row>
     <row r="20" ht="27" customHeight="true">
       <c r="A20" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G20" s="6" t="e"/>
       <c r="H20" s="6" t="e"/>
-      <c r="I20" s="6" t="e"/>
-      <c r="J20" s="6" t="e"/>
+      <c r="I20" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="21" ht="27" customHeight="true">
       <c r="A21" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G21" s="6" t="e"/>
       <c r="H21" s="6" t="e"/>
       <c r="I21" s="6" t="e"/>
       <c r="J21" s="6" t="e"/>
+      <c r="K21" s="6" t="e"/>
     </row>
     <row r="22" ht="27" customHeight="true">
       <c r="A22" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G22" s="6" t="e"/>
       <c r="H22" s="6" t="e"/>
-      <c r="I22" s="6" t="e"/>
+      <c r="I22" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J22" s="6" t="e"/>
+      <c r="K22" s="6" t="e"/>
     </row>
     <row r="23" ht="27" customHeight="true">
       <c r="A23" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G23" s="6" t="e"/>
       <c r="H23" s="6" t="e"/>
-      <c r="I23" s="6" t="e"/>
+      <c r="I23" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J23" s="6" t="e"/>
+      <c r="K23" s="6" t="e"/>
     </row>
     <row r="24" ht="27" customHeight="true">
       <c r="A24" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G24" s="6" t="e"/>
       <c r="H24" s="6" t="e"/>
       <c r="I24" s="6" t="e"/>
       <c r="J24" s="6" t="e"/>
+      <c r="K24" s="6" t="e"/>
     </row>
     <row r="25" ht="27" customHeight="true">
       <c r="A25" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G25" s="6" t="e"/>
       <c r="H25" s="6" t="e"/>
       <c r="I25" s="6" t="e"/>
       <c r="J25" s="6" t="e"/>
+      <c r="K25" s="6" t="e"/>
     </row>
     <row r="26" ht="27" customHeight="true">
       <c r="A26" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G26" s="6" t="e"/>
       <c r="H26" s="6" t="e"/>
       <c r="I26" s="6" t="e"/>
       <c r="J26" s="6" t="e"/>
+      <c r="K26" s="6" t="e"/>
     </row>
     <row r="27" ht="27" customHeight="true">
       <c r="A27" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G27" s="6" t="e"/>
       <c r="H27" s="6" t="e"/>
       <c r="I27" s="6" t="e"/>
       <c r="J27" s="6" t="e"/>
+      <c r="K27" s="6" t="e"/>
     </row>
     <row r="28" ht="27" customHeight="true">
       <c r="A28" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="C28" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="6" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G28" s="6" t="e"/>
       <c r="H28" s="6" t="e"/>
       <c r="I28" s="6" t="e"/>
       <c r="J28" s="6" t="e"/>
+      <c r="K28" s="6" t="e"/>
     </row>
     <row r="29" ht="27" customHeight="true">
       <c r="A29" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G29" s="6" t="e"/>
       <c r="H29" s="6" t="e"/>
       <c r="I29" s="6" t="e"/>
       <c r="J29" s="6" t="e"/>
+      <c r="K29" s="6" t="e"/>
     </row>
     <row r="30" ht="27" customHeight="true">
       <c r="A30" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G30" s="6" t="e"/>
       <c r="H30" s="6" t="e"/>
-      <c r="I30" s="6" t="e"/>
-      <c r="J30" s="6" t="e"/>
+      <c r="I30" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="31" ht="27" customHeight="true">
       <c r="A31" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G31" s="6" t="e"/>
       <c r="H31" s="6" t="e"/>
       <c r="I31" s="6" t="e"/>
       <c r="J31" s="6" t="e"/>
+      <c r="K31" s="6" t="e"/>
     </row>
     <row r="32" ht="27" customHeight="true">
       <c r="A32" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C32" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="6" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G32" s="6" t="e"/>
       <c r="H32" s="6" t="e"/>
       <c r="I32" s="6" t="e"/>
       <c r="J32" s="6" t="e"/>
+      <c r="K32" s="6" t="e"/>
     </row>
     <row r="33" ht="27" customHeight="true">
       <c r="A33" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G33" s="6" t="e"/>
       <c r="H33" s="6" t="e"/>
       <c r="I33" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="J33" s="6" t="e"/>
+      <c r="K33" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="34" ht="27" customHeight="true">
       <c r="A34" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G34" s="6" t="e"/>
       <c r="H34" s="6" t="e"/>
-      <c r="I34" s="6" t="e"/>
-      <c r="J34" s="6" t="e"/>
+      <c r="I34" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="35" ht="27" customHeight="true">
       <c r="A35" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G35" s="6" t="e"/>
       <c r="H35" s="6" t="e"/>
-      <c r="I35" s="6" t="e"/>
-      <c r="J35" s="6" t="e"/>
+      <c r="I35" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="36" ht="27" customHeight="true">
       <c r="A36" s="6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>91</v>
       </c>
       <c r="G36" s="6" t="e"/>
       <c r="H36" s="6" t="e"/>
       <c r="I36" s="6" t="e"/>
       <c r="J36" s="6" t="e"/>
+      <c r="K36" s="6" t="e"/>
     </row>
     <row r="37" ht="27" customHeight="true">
       <c r="A37" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="G37" s="6" t="e"/>
       <c r="H37" s="6" t="e"/>
       <c r="I37" s="6" t="e"/>
       <c r="J37" s="6" t="e"/>
+      <c r="K37" s="6" t="e"/>
     </row>
     <row r="38" ht="27" customHeight="true">
       <c r="A38" s="6" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="G38" s="6" t="e"/>
       <c r="H38" s="6" t="e"/>
-      <c r="I38" s="6" t="e"/>
+      <c r="I38" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J38" s="6" t="e"/>
+      <c r="K38" s="6" t="e"/>
     </row>
     <row r="39" ht="27" customHeight="true">
       <c r="A39" s="6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="G39" s="6" t="e"/>
       <c r="H39" s="6" t="e"/>
-      <c r="I39" s="6" t="e"/>
+      <c r="I39" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J39" s="6" t="e"/>
+      <c r="K39" s="6" t="e"/>
     </row>
     <row r="40" ht="27" customHeight="true">
       <c r="A40" s="6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>101</v>
       </c>
       <c r="G40" s="6" t="e"/>
       <c r="H40" s="6" t="e"/>
-      <c r="I40" s="6" t="e"/>
+      <c r="I40" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J40" s="6" t="e"/>
+      <c r="K40" s="6" t="e"/>
     </row>
     <row r="41" ht="27" customHeight="true">
       <c r="A41" s="6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G41" s="6" t="e"/>
       <c r="H41" s="6" t="e"/>
       <c r="I41" s="6" t="e"/>
       <c r="J41" s="6" t="e"/>
+      <c r="K41" s="6" t="e"/>
     </row>
     <row r="42" ht="27" customHeight="true">
       <c r="A42" s="6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G42" s="6" t="e"/>
       <c r="H42" s="6" t="e"/>
       <c r="I42" s="6" t="e"/>
       <c r="J42" s="6" t="e"/>
+      <c r="K42" s="6" t="e"/>
     </row>
     <row r="43" ht="27" customHeight="true">
       <c r="A43" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="G43" s="6" t="e"/>
       <c r="H43" s="6" t="e"/>
       <c r="I43" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J43" s="6" t="e"/>
+      <c r="K43" s="6" t="e"/>
     </row>
     <row r="44" ht="27" customHeight="true">
       <c r="A44" s="6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G44" s="6" t="e"/>
       <c r="H44" s="6" t="e"/>
-      <c r="I44" s="6" t="e"/>
-      <c r="J44" s="6" t="e"/>
+      <c r="I44" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="45" ht="27" customHeight="true">
       <c r="A45" s="6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="G45" s="6" t="e"/>
       <c r="H45" s="6" t="e"/>
-      <c r="I45" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I45" s="6" t="e"/>
       <c r="J45" s="6" t="e"/>
+      <c r="K45" s="6" t="e"/>
     </row>
     <row r="46" ht="27" customHeight="true">
       <c r="A46" s="6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>117</v>
       </c>
       <c r="G46" s="6" t="e"/>
       <c r="H46" s="6" t="e"/>
-      <c r="I46" s="6" t="e"/>
+      <c r="I46" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J46" s="6" t="e"/>
+      <c r="K46" s="6" t="e"/>
     </row>
     <row r="47" ht="27" customHeight="true">
       <c r="A47" s="6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G47" s="6" t="e"/>
       <c r="H47" s="6" t="e"/>
       <c r="I47" s="6" t="e"/>
       <c r="J47" s="6" t="e"/>
+      <c r="K47" s="6" t="e"/>
     </row>
     <row r="48" ht="27" customHeight="true">
       <c r="A48" s="6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G48" s="6" t="e"/>
       <c r="H48" s="6" t="e"/>
-      <c r="I48" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I48" s="6" t="e"/>
       <c r="J48" s="6" t="e"/>
+      <c r="K48" s="6" t="e"/>
     </row>
     <row r="49" ht="27" customHeight="true">
       <c r="A49" s="6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G49" s="6" t="e"/>
       <c r="H49" s="6" t="e"/>
-      <c r="I49" s="6" t="e"/>
+      <c r="I49" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J49" s="6" t="e"/>
+      <c r="K49" s="6" t="e"/>
     </row>
     <row r="50" ht="27" customHeight="true">
       <c r="A50" s="6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G50" s="6" t="e"/>
       <c r="H50" s="6" t="e"/>
       <c r="I50" s="6" t="e"/>
       <c r="J50" s="6" t="e"/>
+      <c r="K50" s="6" t="e"/>
     </row>
     <row r="51" ht="27" customHeight="true">
       <c r="A51" s="6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>23</v>
+        <v>134</v>
       </c>
       <c r="G51" s="6" t="e"/>
       <c r="H51" s="6" t="e"/>
       <c r="I51" s="6" t="e"/>
       <c r="J51" s="6" t="e"/>
+      <c r="K51" s="6" t="e"/>
     </row>
     <row r="52" ht="27" customHeight="true">
       <c r="A52" s="6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
       <c r="G52" s="6" t="e"/>
       <c r="H52" s="6" t="e"/>
-      <c r="I52" s="6" t="e"/>
-      <c r="J52" s="6" t="e"/>
+      <c r="I52" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="53" ht="27" customHeight="true">
       <c r="A53" s="6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G53" s="6" t="e"/>
       <c r="H53" s="6" t="e"/>
       <c r="I53" s="6" t="e"/>
       <c r="J53" s="6" t="e"/>
+      <c r="K53" s="6" t="e"/>
     </row>
     <row r="54" ht="27" customHeight="true">
       <c r="A54" s="6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="G54" s="6" t="e"/>
       <c r="H54" s="6" t="e"/>
       <c r="I54" s="6" t="e"/>
       <c r="J54" s="6" t="e"/>
+      <c r="K54" s="6" t="e"/>
     </row>
     <row r="55" ht="27" customHeight="true">
       <c r="A55" s="6" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>142</v>
       </c>
       <c r="G55" s="6" t="e"/>
       <c r="H55" s="6" t="e"/>
-      <c r="I55" s="6" t="e"/>
+      <c r="I55" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J55" s="6" t="e"/>
+      <c r="K55" s="6" t="e"/>
     </row>
     <row r="56" ht="27" customHeight="true">
       <c r="A56" s="6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G56" s="6" t="e"/>
       <c r="H56" s="6" t="e"/>
       <c r="I56" s="6" t="e"/>
       <c r="J56" s="6" t="e"/>
+      <c r="K56" s="6" t="e"/>
     </row>
     <row r="57" ht="27" customHeight="true">
       <c r="A57" s="6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="C57" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F57" s="6" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G57" s="6" t="e"/>
       <c r="H57" s="6" t="e"/>
-      <c r="I57" s="6" t="e"/>
+      <c r="I57" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J57" s="6" t="e"/>
+      <c r="K57" s="6" t="e"/>
     </row>
     <row r="58" ht="27" customHeight="true">
       <c r="A58" s="6" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G58" s="6" t="e"/>
       <c r="H58" s="6" t="e"/>
       <c r="I58" s="6" t="e"/>
       <c r="J58" s="6" t="e"/>
+      <c r="K58" s="6" t="e"/>
     </row>
     <row r="59" ht="27" customHeight="true">
       <c r="A59" s="6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C59" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F59" s="6" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
       <c r="G59" s="6" t="e"/>
       <c r="H59" s="6" t="e"/>
       <c r="I59" s="6" t="e"/>
       <c r="J59" s="6" t="e"/>
+      <c r="K59" s="6" t="e"/>
     </row>
     <row r="60" ht="27" customHeight="true">
       <c r="A60" s="6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G60" s="6" t="e"/>
       <c r="H60" s="6" t="e"/>
       <c r="I60" s="6" t="e"/>
       <c r="J60" s="6" t="e"/>
+      <c r="K60" s="6" t="e"/>
     </row>
     <row r="61" ht="27" customHeight="true">
       <c r="A61" s="6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C61" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F61" s="6" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G61" s="6" t="e"/>
       <c r="H61" s="6" t="e"/>
-      <c r="I61" s="6" t="e"/>
+      <c r="I61" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J61" s="6" t="e"/>
+      <c r="K61" s="6" t="e"/>
     </row>
     <row r="62" ht="27" customHeight="true">
       <c r="A62" s="6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G62" s="6" t="e"/>
       <c r="H62" s="6" t="e"/>
-      <c r="I62" s="6" t="e"/>
-      <c r="J62" s="6" t="e"/>
+      <c r="I62" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J62" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K62" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="63" ht="27" customHeight="true">
       <c r="A63" s="6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C63" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F63" s="6" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G63" s="6" t="e"/>
       <c r="H63" s="6" t="e"/>
       <c r="I63" s="6" t="e"/>
       <c r="J63" s="6" t="e"/>
+      <c r="K63" s="6" t="e"/>
     </row>
     <row r="64" ht="27" customHeight="true">
       <c r="A64" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="G64" s="6" t="e"/>
       <c r="H64" s="6" t="e"/>
-      <c r="I64" s="6" t="e"/>
+      <c r="I64" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J64" s="6" t="e"/>
+      <c r="K64" s="6" t="e"/>
     </row>
     <row r="65" ht="27" customHeight="true">
       <c r="A65" s="6" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>24</v>
+        <v>170</v>
       </c>
       <c r="G65" s="6" t="e"/>
       <c r="H65" s="6" t="e"/>
-      <c r="I65" s="6" t="e"/>
+      <c r="I65" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J65" s="6" t="e"/>
+      <c r="K65" s="6" t="e"/>
     </row>
     <row r="66" ht="27" customHeight="true">
       <c r="A66" s="6" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>24</v>
+        <v>173</v>
       </c>
       <c r="G66" s="6" t="e"/>
       <c r="H66" s="6" t="e"/>
       <c r="I66" s="6" t="e"/>
       <c r="J66" s="6" t="e"/>
+      <c r="K66" s="6" t="e"/>
     </row>
     <row r="67" ht="27" customHeight="true">
       <c r="A67" s="6" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G67" s="6" t="e"/>
       <c r="H67" s="6" t="e"/>
       <c r="I67" s="6" t="e"/>
       <c r="J67" s="6" t="e"/>
+      <c r="K67" s="6" t="e"/>
     </row>
     <row r="68" ht="27" customHeight="true">
       <c r="A68" s="6" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>174</v>
+        <v>25</v>
       </c>
       <c r="G68" s="6" t="e"/>
       <c r="H68" s="6" t="e"/>
-      <c r="I68" s="6" t="e"/>
+      <c r="I68" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J68" s="6" t="e"/>
+      <c r="K68" s="6" t="e"/>
     </row>
     <row r="69" ht="27" customHeight="true">
       <c r="A69" s="6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>177</v>
+        <v>25</v>
       </c>
       <c r="G69" s="6" t="e"/>
       <c r="H69" s="6" t="e"/>
       <c r="I69" s="6" t="e"/>
       <c r="J69" s="6" t="e"/>
+      <c r="K69" s="6" t="e"/>
     </row>
     <row r="70" ht="27" customHeight="true">
       <c r="A70" s="6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>180</v>
+        <v>25</v>
       </c>
       <c r="G70" s="6" t="e"/>
       <c r="H70" s="6" t="e"/>
       <c r="I70" s="6" t="e"/>
       <c r="J70" s="6" t="e"/>
+      <c r="K70" s="6" t="e"/>
     </row>
     <row r="71" ht="27" customHeight="true">
       <c r="A71" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>180</v>
+        <v>25</v>
       </c>
       <c r="G71" s="6" t="e"/>
       <c r="H71" s="6" t="e"/>
       <c r="I71" s="6" t="e"/>
       <c r="J71" s="6" t="e"/>
+      <c r="K71" s="6" t="e"/>
     </row>
     <row r="72" ht="27" customHeight="true">
       <c r="A72" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G72" s="6" t="e"/>
       <c r="H72" s="6" t="e"/>
       <c r="I72" s="6" t="e"/>
       <c r="J72" s="6" t="e"/>
+      <c r="K72" s="6" t="e"/>
     </row>
     <row r="73" ht="27" customHeight="true">
       <c r="A73" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G73" s="6" t="e"/>
       <c r="H73" s="6" t="e"/>
-      <c r="I73" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I73" s="6" t="e"/>
+      <c r="J73" s="6" t="e"/>
+      <c r="K73" s="6" t="e"/>
     </row>
     <row r="74" ht="27" customHeight="true">
       <c r="A74" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G74" s="6" t="e"/>
       <c r="H74" s="6" t="e"/>
       <c r="I74" s="6" t="e"/>
       <c r="J74" s="6" t="e"/>
+      <c r="K74" s="6" t="e"/>
     </row>
     <row r="75" ht="27" customHeight="true">
       <c r="A75" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F75" s="6" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>194</v>
       </c>
       <c r="G75" s="6" t="e"/>
       <c r="H75" s="6" t="e"/>
       <c r="I75" s="6" t="e"/>
       <c r="J75" s="6" t="e"/>
+      <c r="K75" s="6" t="e"/>
     </row>
     <row r="76" ht="27" customHeight="true">
       <c r="A76" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="G76" s="6" t="e"/>
       <c r="H76" s="6" t="e"/>
       <c r="I76" s="6" t="e"/>
       <c r="J76" s="6" t="e"/>
+      <c r="K76" s="6" t="e"/>
     </row>
     <row r="77" ht="27" customHeight="true">
       <c r="A77" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G77" s="6" t="e"/>
       <c r="H77" s="6" t="e"/>
-      <c r="I77" s="6" t="e"/>
-      <c r="J77" s="6" t="e"/>
+      <c r="I77" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K77" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="78" ht="27" customHeight="true">
       <c r="A78" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G78" s="6" t="e"/>
       <c r="H78" s="6" t="e"/>
       <c r="I78" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J78" s="6" t="e"/>
+      <c r="K78" s="6" t="e"/>
     </row>
     <row r="79" ht="27" customHeight="true">
       <c r="A79" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="G79" s="6" t="e"/>
       <c r="H79" s="6" t="e"/>
       <c r="I79" s="6" t="e"/>
       <c r="J79" s="6" t="e"/>
+      <c r="K79" s="6" t="e"/>
     </row>
     <row r="80" ht="27" customHeight="true">
       <c r="A80" s="6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C80" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F80" s="6" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
       <c r="G80" s="6" t="e"/>
       <c r="H80" s="6" t="e"/>
       <c r="I80" s="6" t="e"/>
       <c r="J80" s="6" t="e"/>
+      <c r="K80" s="6" t="e"/>
     </row>
     <row r="81" ht="27" customHeight="true">
       <c r="A81" s="6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G81" s="6" t="e"/>
       <c r="H81" s="6" t="e"/>
       <c r="I81" s="6" t="e"/>
       <c r="J81" s="6" t="e"/>
+      <c r="K81" s="6" t="e"/>
     </row>
     <row r="82" ht="27" customHeight="true">
       <c r="A82" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G82" s="6" t="e"/>
       <c r="H82" s="6" t="e"/>
-      <c r="I82" s="6" t="e"/>
+      <c r="I82" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J82" s="6" t="e"/>
+      <c r="K82" s="6" t="e"/>
     </row>
     <row r="83" ht="27" customHeight="true">
       <c r="A83" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F83" s="6" t="s">
         <v>214</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
       <c r="G83" s="6" t="e"/>
       <c r="H83" s="6" t="e"/>
       <c r="I83" s="6" t="e"/>
       <c r="J83" s="6" t="e"/>
+      <c r="K83" s="6" t="e"/>
     </row>
     <row r="84" ht="27" customHeight="true">
       <c r="A84" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G84" s="6" t="e"/>
       <c r="H84" s="6" t="e"/>
-      <c r="I84" s="6" t="e"/>
+      <c r="I84" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J84" s="6" t="e"/>
+      <c r="K84" s="6" t="e"/>
     </row>
     <row r="85" ht="27" customHeight="true">
       <c r="A85" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="G85" s="6" t="e"/>
       <c r="H85" s="6" t="e"/>
       <c r="I85" s="6" t="e"/>
       <c r="J85" s="6" t="e"/>
+      <c r="K85" s="6" t="e"/>
     </row>
     <row r="86" ht="27" customHeight="true">
       <c r="A86" s="6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="G86" s="6" t="e"/>
       <c r="H86" s="6" t="e"/>
       <c r="I86" s="6" t="e"/>
       <c r="J86" s="6" t="e"/>
+      <c r="K86" s="6" t="e"/>
     </row>
     <row r="87" ht="27" customHeight="true">
       <c r="A87" s="6" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>225</v>
       </c>
       <c r="G87" s="6" t="e"/>
       <c r="H87" s="6" t="e"/>
       <c r="I87" s="6" t="e"/>
       <c r="J87" s="6" t="e"/>
+      <c r="K87" s="6" t="e"/>
     </row>
     <row r="88" ht="27" customHeight="true">
       <c r="A88" s="6" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="G88" s="6" t="e"/>
       <c r="H88" s="6" t="e"/>
-      <c r="I88" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I88" s="6" t="e"/>
       <c r="J88" s="6" t="e"/>
+      <c r="K88" s="6" t="e"/>
     </row>
     <row r="89" ht="27" customHeight="true">
       <c r="A89" s="6" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F89" s="6" t="s">
         <v>230</v>
       </c>
       <c r="G89" s="6" t="e"/>
       <c r="H89" s="6" t="e"/>
       <c r="I89" s="6" t="e"/>
       <c r="J89" s="6" t="e"/>
+      <c r="K89" s="6" t="e"/>
     </row>
     <row r="90" ht="27" customHeight="true">
       <c r="A90" s="6" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="G90" s="6" t="e"/>
       <c r="H90" s="6" t="e"/>
-      <c r="I90" s="6" t="e"/>
-      <c r="J90" s="6" t="e"/>
+      <c r="I90" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J90" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K90" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="91" ht="27" customHeight="true">
       <c r="A91" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G91" s="6" t="e"/>
       <c r="H91" s="6" t="e"/>
       <c r="I91" s="6" t="e"/>
       <c r="J91" s="6" t="e"/>
+      <c r="K91" s="6" t="e"/>
     </row>
     <row r="92" ht="27" customHeight="true">
       <c r="A92" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F92" s="6" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
       <c r="G92" s="6" t="e"/>
       <c r="H92" s="6" t="e"/>
-      <c r="I92" s="6" t="e"/>
+      <c r="I92" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J92" s="6" t="e"/>
+      <c r="K92" s="6" t="e"/>
     </row>
     <row r="93" ht="27" customHeight="true">
       <c r="A93" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G93" s="6" t="e"/>
       <c r="H93" s="6" t="e"/>
-      <c r="I93" s="6" t="e"/>
+      <c r="I93" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J93" s="6" t="e"/>
+      <c r="K93" s="6" t="e"/>
     </row>
     <row r="94" ht="27" customHeight="true">
       <c r="A94" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="G94" s="6" t="e"/>
       <c r="H94" s="6" t="e"/>
       <c r="I94" s="6" t="e"/>
       <c r="J94" s="6" t="e"/>
+      <c r="K94" s="6" t="e"/>
     </row>
     <row r="95" ht="27" customHeight="true">
       <c r="A95" s="6" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>246</v>
+        <v>28</v>
       </c>
       <c r="G95" s="6" t="e"/>
       <c r="H95" s="6" t="e"/>
       <c r="I95" s="6" t="e"/>
       <c r="J95" s="6" t="e"/>
+      <c r="K95" s="6" t="e"/>
     </row>
     <row r="96" ht="27" customHeight="true">
       <c r="A96" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="F96" s="6" t="e"/>
+        <v>16</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>250</v>
+      </c>
       <c r="G96" s="6" t="e"/>
       <c r="H96" s="6" t="e"/>
       <c r="I96" s="6" t="e"/>
       <c r="J96" s="6" t="e"/>
+      <c r="K96" s="6" t="e"/>
     </row>
     <row r="97" ht="27" customHeight="true">
       <c r="A97" s="6" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="C97" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F97" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="D97" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F97" s="6" t="e"/>
       <c r="G97" s="6" t="e"/>
       <c r="H97" s="6" t="e"/>
-      <c r="I97" s="6" t="e"/>
-[...2 lines deleted...]
-    <row r="98" ht="27" customHeight="true" s="1" customFormat="true">
+      <c r="I97" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="K97" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98" ht="27" customHeight="true">
       <c r="A98" s="6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="F98" s="6" t="e"/>
+        <v>16</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>255</v>
+      </c>
       <c r="G98" s="6" t="e"/>
       <c r="H98" s="6" t="e"/>
       <c r="I98" s="6" t="e"/>
       <c r="J98" s="6" t="e"/>
+      <c r="K98" s="6" t="e"/>
+    </row>
+    <row r="99" ht="27" customHeight="true">
+      <c r="A99" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="B99" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F99" s="6" t="e"/>
+      <c r="G99" s="6" t="e"/>
+      <c r="H99" s="6" t="e"/>
+      <c r="I99" s="6" t="e"/>
+      <c r="J99" s="6" t="e"/>
+      <c r="K99" s="6" t="e"/>
+    </row>
+    <row r="100" ht="27" customHeight="true" s="1" customFormat="true">
+      <c r="A100" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F100" s="6" t="e"/>
+      <c r="G100" s="6" t="e"/>
+      <c r="H100" s="6" t="e"/>
+      <c r="I100" s="6" t="e"/>
+      <c r="J100" s="6" t="e"/>
+      <c r="K100" s="6" t="e"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:J3"/>
-    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A4:K4"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="98" max="16383" man="true"/>
+    <brk id="100" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>