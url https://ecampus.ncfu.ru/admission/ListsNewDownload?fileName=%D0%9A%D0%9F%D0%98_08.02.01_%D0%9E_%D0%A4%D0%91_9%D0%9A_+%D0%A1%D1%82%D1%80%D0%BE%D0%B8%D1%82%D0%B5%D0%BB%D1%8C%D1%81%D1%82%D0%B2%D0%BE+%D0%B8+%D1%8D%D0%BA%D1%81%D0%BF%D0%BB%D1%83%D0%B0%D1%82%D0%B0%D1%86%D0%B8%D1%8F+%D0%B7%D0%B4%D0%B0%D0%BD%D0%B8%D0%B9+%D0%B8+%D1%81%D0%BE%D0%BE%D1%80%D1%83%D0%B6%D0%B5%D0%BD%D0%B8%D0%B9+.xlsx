--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -23,89 +23,92 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="627">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="637" uniqueCount="637">
   <si>
     <t>Конкурсная группа - КПИ_08.02.01_О_ФБ_9К_ Строительство и 
 эксплуатация зданий и сооружений </t>
   </si>
   <si>
-    <t>Всего мест: 15. Зачислено: 0. К зачислению: 15.</t>
+    <t>Всего мест: 15. Зачислено: 15. К зачислению: 0.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>СНИЛС</t>
   </si>
   <si>
     <t>Направление\специальность</t>
   </si>
   <si>
     <t>Основание поступления</t>
   </si>
   <si>
     <t>Средний балл по аттестату</t>
   </si>
   <si>
     <t>Первоочередное право</t>
   </si>
   <si>
     <t>Преимущественное право</t>
   </si>
   <si>
     <t>Оригинал</t>
   </si>
   <si>
     <t>Есть договор утвержден</t>
   </si>
   <si>
+    <t>Пройден минимальный процент оплаты по договору</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
     <t>175-144-397 75</t>
   </si>
   <si>
     <t>Строительство и эксплуатация зданий и сооружений</t>
   </si>
   <si>
     <t>Бюджетная основа</t>
   </si>
   <si>
     <t>4,632</t>
   </si>
   <si>
     <t>✓</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>162-848-418 92</t>
   </si>
   <si>
     <t>4,611</t>
@@ -287,1665 +290,1692 @@
   <si>
     <t>3,526</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>188-400-288 82</t>
   </si>
   <si>
     <t>3,455</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>168-684-578 40</t>
   </si>
   <si>
     <t>3,444</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
+    <t>161-319-084 42</t>
+  </si>
+  <si>
+    <t>3,421</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
     <t>157-820-674 91</t>
   </si>
   <si>
-    <t>27</t>
+    <t>28</t>
   </si>
   <si>
     <t>161-579-461 89</t>
   </si>
   <si>
-    <t>28</t>
+    <t>29</t>
   </si>
   <si>
     <t>169-950-129 13</t>
   </si>
   <si>
-    <t>29</t>
+    <t>30</t>
   </si>
   <si>
     <t>171-405-125 27</t>
   </si>
   <si>
-    <t>30</t>
+    <t>31</t>
   </si>
   <si>
     <t>173-984-370 17</t>
   </si>
   <si>
-    <t>31</t>
+    <t>32</t>
   </si>
   <si>
     <t>192-774-774 25</t>
   </si>
   <si>
-    <t>32</t>
+    <t>33</t>
   </si>
   <si>
     <t>193-301-138 40</t>
   </si>
   <si>
-    <t>33</t>
+    <t>34</t>
   </si>
   <si>
     <t>196-310-776 86</t>
   </si>
   <si>
-    <t>34</t>
+    <t>35</t>
   </si>
   <si>
     <t>196-530-698 10</t>
   </si>
   <si>
-    <t>35</t>
+    <t>36</t>
   </si>
   <si>
     <t>202-020-795 86</t>
   </si>
   <si>
-    <t>36</t>
+    <t>37</t>
   </si>
   <si>
     <t>203-306-534 05</t>
   </si>
   <si>
     <t>4,947</t>
   </si>
   <si>
-    <t>37</t>
+    <t>38</t>
   </si>
   <si>
     <t>208-446-046 55</t>
   </si>
   <si>
-    <t>38</t>
+    <t>39</t>
   </si>
   <si>
     <t>199-519-487 48</t>
   </si>
   <si>
     <t>4,944</t>
   </si>
   <si>
-    <t>39</t>
+    <t>40</t>
   </si>
   <si>
     <t>162-512-184 36</t>
   </si>
   <si>
     <t>4,9</t>
   </si>
   <si>
-    <t>40</t>
+    <t>41</t>
   </si>
   <si>
     <t>196-347-045 00</t>
   </si>
   <si>
     <t>4,888</t>
   </si>
   <si>
-    <t>41</t>
+    <t>42</t>
   </si>
   <si>
     <t>197-443-936 23</t>
   </si>
   <si>
     <t>4,882</t>
   </si>
   <si>
-    <t>42</t>
+    <t>43</t>
   </si>
   <si>
     <t>164-924-382 91</t>
   </si>
   <si>
     <t>4,833</t>
   </si>
   <si>
-    <t>43</t>
+    <t>44</t>
   </si>
   <si>
     <t>162-435-769 71</t>
   </si>
   <si>
     <t>4,778</t>
   </si>
   <si>
-    <t>44</t>
+    <t>45</t>
   </si>
   <si>
     <t>182-916-217 84</t>
   </si>
   <si>
     <t>4,765</t>
   </si>
   <si>
-    <t>45</t>
+    <t>46</t>
   </si>
   <si>
     <t>172-870-855 00</t>
   </si>
   <si>
     <t>4,75</t>
   </si>
   <si>
-    <t>46</t>
+    <t>47</t>
   </si>
   <si>
     <t>176-553-551 99</t>
   </si>
   <si>
     <t>4,722</t>
   </si>
   <si>
-    <t>47</t>
+    <t>48</t>
   </si>
   <si>
     <t>196-620-024 76</t>
   </si>
   <si>
     <t>4,714</t>
   </si>
   <si>
-    <t>48</t>
+    <t>49</t>
   </si>
   <si>
     <t>196-034-058 71</t>
   </si>
   <si>
     <t>4,7</t>
   </si>
   <si>
-    <t>49</t>
+    <t>50</t>
   </si>
   <si>
     <t>199-480-998 59</t>
   </si>
   <si>
     <t>4,667</t>
   </si>
   <si>
-    <t>50</t>
+    <t>51</t>
   </si>
   <si>
     <t>196-159-433 09</t>
   </si>
   <si>
     <t>4,647</t>
   </si>
   <si>
-    <t>51</t>
+    <t>52</t>
   </si>
   <si>
     <t>185-172-990 00</t>
   </si>
   <si>
     <t>4,625</t>
   </si>
   <si>
-    <t>52</t>
+    <t>53</t>
   </si>
   <si>
     <t>189-653-637 38</t>
   </si>
   <si>
-    <t>53</t>
+    <t>54</t>
   </si>
   <si>
     <t>191-852-272 90</t>
   </si>
   <si>
-    <t>54</t>
+    <t>55</t>
   </si>
   <si>
     <t>196-695-948 65</t>
   </si>
   <si>
-    <t>55</t>
+    <t>56</t>
   </si>
   <si>
     <t>200-887-756 70</t>
   </si>
   <si>
-    <t>56</t>
+    <t>57</t>
   </si>
   <si>
     <t>164-038-074 49</t>
   </si>
   <si>
-    <t>57</t>
+    <t>58</t>
   </si>
   <si>
     <t>160-909-314 61</t>
   </si>
   <si>
     <t>4,6</t>
   </si>
   <si>
-    <t>58</t>
+    <t>59</t>
   </si>
   <si>
     <t>196-319-684 18</t>
   </si>
   <si>
-    <t>59</t>
+    <t>60</t>
   </si>
   <si>
     <t>151-171-020 04</t>
   </si>
   <si>
     <t>4,588</t>
   </si>
   <si>
-    <t>60</t>
+    <t>61</t>
   </si>
   <si>
     <t>196-567-397 43</t>
   </si>
   <si>
-    <t>61</t>
+    <t>62</t>
   </si>
   <si>
     <t>165-686-579 28</t>
   </si>
   <si>
     <t>4,579</t>
   </si>
   <si>
-    <t>62</t>
+    <t>63</t>
   </si>
   <si>
     <t>177-356-600 98</t>
   </si>
   <si>
-    <t>63</t>
+    <t>64</t>
   </si>
   <si>
     <t>196-471-255 05</t>
   </si>
   <si>
-    <t>64</t>
+    <t>65</t>
   </si>
   <si>
     <t>196-732-806 16</t>
   </si>
   <si>
     <t>4,571</t>
   </si>
   <si>
-    <t>65</t>
+    <t>66</t>
   </si>
   <si>
     <t>190-224-741 48</t>
   </si>
   <si>
     <t>4,563</t>
   </si>
   <si>
-    <t>66</t>
+    <t>67</t>
   </si>
   <si>
     <t>163-409-505 57</t>
   </si>
   <si>
     <t>4,556</t>
   </si>
   <si>
-    <t>67</t>
+    <t>68</t>
   </si>
   <si>
     <t>196-530-699 11</t>
   </si>
   <si>
     <t>4,55</t>
   </si>
   <si>
-    <t>68</t>
+    <t>69</t>
   </si>
   <si>
     <t>203-299-605 54</t>
   </si>
   <si>
-    <t>69</t>
+    <t>70</t>
   </si>
   <si>
     <t>197-276-629 30</t>
   </si>
   <si>
     <t>4,545</t>
   </si>
   <si>
-    <t>70</t>
+    <t>71</t>
   </si>
   <si>
     <t>198-246-253 10</t>
   </si>
   <si>
     <t>4,529</t>
   </si>
   <si>
-    <t>71</t>
+    <t>72</t>
   </si>
   <si>
     <t>162-985-137 00</t>
   </si>
   <si>
     <t>4,526</t>
   </si>
   <si>
-    <t>72</t>
+    <t>73</t>
   </si>
   <si>
     <t>153-734-591 76</t>
   </si>
   <si>
-    <t>73</t>
+    <t>74</t>
   </si>
   <si>
     <t>198-242-524 99</t>
   </si>
   <si>
-    <t>74</t>
+    <t>75</t>
+  </si>
+  <si>
+    <t>178-869-953 73</t>
+  </si>
+  <si>
+    <t>4,476</t>
+  </si>
+  <si>
+    <t>76</t>
   </si>
   <si>
     <t>175-915-096 01</t>
   </si>
   <si>
-    <t>75</t>
+    <t>77</t>
   </si>
   <si>
     <t>164-726-276 86</t>
   </si>
   <si>
     <t>4,471</t>
   </si>
   <si>
-    <t>76</t>
+    <t>78</t>
   </si>
   <si>
     <t>192-351-240 55</t>
   </si>
   <si>
-    <t>77</t>
+    <t>79</t>
   </si>
   <si>
     <t>197-339-855 36</t>
   </si>
   <si>
-    <t>78</t>
+    <t>80</t>
   </si>
   <si>
     <t>177-011-745 56</t>
   </si>
   <si>
     <t>4,45</t>
   </si>
   <si>
-    <t>79</t>
+    <t>81</t>
   </si>
   <si>
     <t>196-164-422 92</t>
   </si>
   <si>
-    <t>80</t>
+    <t>82</t>
   </si>
   <si>
     <t>197-353-971 25</t>
   </si>
   <si>
-    <t>81</t>
+    <t>83</t>
   </si>
   <si>
     <t>149-169-570 03</t>
   </si>
   <si>
     <t>4,444</t>
   </si>
   <si>
-    <t>82</t>
+    <t>84</t>
   </si>
   <si>
     <t>199-617-765 49</t>
   </si>
   <si>
     <t>4,44</t>
   </si>
   <si>
-    <t>83</t>
+    <t>85</t>
   </si>
   <si>
     <t>190-290-993 85</t>
   </si>
   <si>
-    <t>84</t>
+    <t>86</t>
   </si>
   <si>
     <t>172-187-977 00</t>
   </si>
   <si>
     <t>4,412</t>
   </si>
   <si>
-    <t>85</t>
+    <t>87</t>
   </si>
   <si>
     <t>181-345-151 51</t>
   </si>
   <si>
-    <t>86</t>
+    <t>88</t>
   </si>
   <si>
     <t>192-310-795 61</t>
   </si>
   <si>
-    <t>87</t>
+    <t>89</t>
   </si>
   <si>
     <t>196-882-982 62</t>
   </si>
   <si>
-    <t>88</t>
+    <t>90</t>
   </si>
   <si>
     <t>196-696-004 30</t>
   </si>
   <si>
     <t>4,409</t>
   </si>
   <si>
-    <t>89</t>
+    <t>91</t>
   </si>
   <si>
     <t>197-589-073 51</t>
   </si>
   <si>
     <t>4,4</t>
   </si>
   <si>
-    <t>90</t>
+    <t>92</t>
   </si>
   <si>
     <t>203-139-120 02</t>
   </si>
   <si>
-    <t>91</t>
+    <t>93</t>
   </si>
   <si>
     <t>164-204-925 48</t>
   </si>
   <si>
     <t>4,389</t>
   </si>
   <si>
-    <t>92</t>
+    <t>94</t>
   </si>
   <si>
     <t>199-500-708 01</t>
   </si>
   <si>
-    <t>93</t>
+    <t>95</t>
   </si>
   <si>
     <t>199-350-583 19</t>
   </si>
   <si>
     <t>4,375</t>
   </si>
   <si>
-    <t>94</t>
+    <t>96</t>
   </si>
   <si>
     <t>199-604-815 25</t>
   </si>
   <si>
-    <t>95</t>
+    <t>97</t>
   </si>
   <si>
     <t>162-219-030 29</t>
   </si>
   <si>
-    <t>96</t>
+    <t>98</t>
   </si>
   <si>
     <t>200-127-488 98</t>
   </si>
   <si>
-    <t>97</t>
+    <t>99</t>
   </si>
   <si>
     <t>196-608-725 19</t>
   </si>
   <si>
     <t>4,35</t>
   </si>
   <si>
-    <t>98</t>
+    <t>100</t>
   </si>
   <si>
     <t>173-161-109 37</t>
   </si>
   <si>
     <t>4,333</t>
   </si>
   <si>
-    <t>99</t>
+    <t>101</t>
   </si>
   <si>
     <t>196-627-442 17</t>
   </si>
   <si>
-    <t>100</t>
+    <t>102</t>
   </si>
   <si>
     <t>163-214-014 16</t>
   </si>
   <si>
-    <t>101</t>
+    <t>103</t>
   </si>
   <si>
     <t>163-319-045 49</t>
   </si>
   <si>
-    <t>102</t>
+    <t>104</t>
   </si>
   <si>
     <t>167-020-324 32</t>
   </si>
   <si>
-    <t>103</t>
+    <t>105</t>
   </si>
   <si>
     <t>169-488-172 33</t>
   </si>
   <si>
-    <t>104</t>
+    <t>106</t>
   </si>
   <si>
     <t>170-656-724 78</t>
   </si>
   <si>
-    <t>105</t>
+    <t>107</t>
   </si>
   <si>
     <t>197-726-348 29</t>
   </si>
   <si>
     <t>4,313</t>
   </si>
   <si>
-    <t>106</t>
+    <t>108</t>
   </si>
   <si>
     <t>193-398-274 19</t>
   </si>
   <si>
     <t>4,3</t>
   </si>
   <si>
-    <t>107</t>
+    <t>109</t>
   </si>
   <si>
     <t>167-500-896 83</t>
   </si>
   <si>
     <t>4,294</t>
   </si>
   <si>
-    <t>108</t>
+    <t>110</t>
   </si>
   <si>
     <t>180-098-320 62</t>
   </si>
   <si>
-    <t>109</t>
+    <t>111</t>
   </si>
   <si>
     <t>196-424-126 85</t>
   </si>
   <si>
-    <t>110</t>
+    <t>112</t>
   </si>
   <si>
     <t>196-492-758 37</t>
   </si>
   <si>
-    <t>111</t>
+    <t>113</t>
   </si>
   <si>
     <t>196-579-069 43</t>
   </si>
   <si>
-    <t>112</t>
+    <t>114</t>
   </si>
   <si>
     <t>197-622-499 21</t>
   </si>
   <si>
-    <t>113</t>
+    <t>115</t>
   </si>
   <si>
     <t>155-178-266 80</t>
   </si>
   <si>
     <t>4,286</t>
   </si>
   <si>
-    <t>114</t>
+    <t>116</t>
   </si>
   <si>
     <t>196-608-579 27</t>
   </si>
   <si>
     <t>4,263</t>
   </si>
   <si>
-    <t>115</t>
+    <t>117</t>
   </si>
   <si>
     <t>197-504-351 95</t>
   </si>
   <si>
-    <t>116</t>
+    <t>118</t>
   </si>
   <si>
     <t>196-305-593 96</t>
   </si>
   <si>
-    <t>117</t>
+    <t>119</t>
   </si>
   <si>
     <t>196-530-741 97</t>
   </si>
   <si>
-    <t>118</t>
+    <t>120</t>
   </si>
   <si>
     <t>175-645-511 93</t>
   </si>
   <si>
-    <t>119</t>
+    <t>121</t>
   </si>
   <si>
     <t>196-536-928 29</t>
   </si>
   <si>
-    <t>120</t>
+    <t>122</t>
   </si>
   <si>
     <t>196-600-280 80</t>
   </si>
   <si>
-    <t>121</t>
+    <t>123</t>
   </si>
   <si>
     <t>187-570-155 03</t>
   </si>
   <si>
-    <t>122</t>
+    <t>124</t>
   </si>
   <si>
     <t>158-071-422 61</t>
   </si>
   <si>
     <t>4,211</t>
   </si>
   <si>
-    <t>123</t>
+    <t>125</t>
   </si>
   <si>
     <t>163-247-717 67</t>
   </si>
   <si>
-    <t>124</t>
+    <t>126</t>
   </si>
   <si>
     <t>163-852-906 91</t>
   </si>
   <si>
-    <t>125</t>
+    <t>127</t>
   </si>
   <si>
     <t>196-485-749 43</t>
   </si>
   <si>
-    <t>126</t>
+    <t>128</t>
   </si>
   <si>
     <t>215-792-735 87</t>
   </si>
   <si>
-    <t>127</t>
+    <t>129</t>
   </si>
   <si>
     <t>148-891-207 05</t>
   </si>
   <si>
     <t>4,2</t>
   </si>
   <si>
-    <t>128</t>
+    <t>130</t>
   </si>
   <si>
     <t>160-291-264 39</t>
   </si>
   <si>
-    <t>129</t>
+    <t>131</t>
+  </si>
+  <si>
+    <t>165-520-949 75</t>
+  </si>
+  <si>
+    <t>4,188</t>
+  </si>
+  <si>
+    <t>132</t>
   </si>
   <si>
     <t>196-428-653 18</t>
   </si>
   <si>
     <t>4,18</t>
   </si>
   <si>
-    <t>130</t>
+    <t>133</t>
   </si>
   <si>
     <t>196-457-595 36</t>
   </si>
   <si>
     <t>4,167</t>
   </si>
   <si>
-    <t>131</t>
+    <t>134</t>
   </si>
   <si>
     <t>197-289-614 40</t>
   </si>
   <si>
-    <t>132</t>
+    <t>135</t>
   </si>
   <si>
     <t>160-038-699 48</t>
   </si>
   <si>
     <t>4,158</t>
   </si>
   <si>
-    <t>133</t>
+    <t>136</t>
   </si>
   <si>
     <t>163-092-649 65</t>
   </si>
   <si>
-    <t>134</t>
+    <t>137</t>
   </si>
   <si>
     <t>186-828-760 36</t>
   </si>
   <si>
-    <t>135</t>
+    <t>138</t>
   </si>
   <si>
     <t>196-155-759 12</t>
   </si>
   <si>
-    <t>136</t>
+    <t>139</t>
   </si>
   <si>
     <t>158-384-298 09</t>
   </si>
   <si>
-    <t>137</t>
+    <t>140</t>
   </si>
   <si>
     <t>196-815-324 11</t>
   </si>
   <si>
-    <t>138</t>
+    <t>141</t>
   </si>
   <si>
     <t>200-394-618 24</t>
   </si>
   <si>
-    <t>139</t>
+    <t>142</t>
   </si>
   <si>
     <t>175-529-301 85</t>
   </si>
   <si>
     <t>4,125</t>
   </si>
   <si>
-    <t>140</t>
+    <t>143</t>
   </si>
   <si>
     <t>181-553-809 79</t>
   </si>
   <si>
-    <t>141</t>
+    <t>144</t>
   </si>
   <si>
     <t>196-260-892 07</t>
   </si>
   <si>
     <t>4,118</t>
   </si>
   <si>
-    <t>142</t>
+    <t>145</t>
   </si>
   <si>
     <t>196-280-809 06</t>
   </si>
   <si>
     <t>4,111</t>
   </si>
   <si>
-    <t>143</t>
+    <t>146</t>
   </si>
   <si>
     <t>161-165-162 36</t>
   </si>
   <si>
     <t>4,105</t>
   </si>
   <si>
-    <t>144</t>
+    <t>147</t>
   </si>
   <si>
     <t>163-461-287 64</t>
   </si>
   <si>
-    <t>145</t>
+    <t>148</t>
   </si>
   <si>
     <t>196-485-750 36</t>
   </si>
   <si>
-    <t>146</t>
+    <t>149</t>
   </si>
   <si>
     <t>178-514-359 99</t>
   </si>
   <si>
     <t>4,1</t>
   </si>
   <si>
-    <t>147</t>
+    <t>150</t>
   </si>
   <si>
     <t>196-388-092 31</t>
   </si>
   <si>
-    <t>148</t>
+    <t>151</t>
   </si>
   <si>
     <t>187-644-978 41</t>
   </si>
   <si>
     <t>4,059</t>
   </si>
   <si>
-    <t>149</t>
+    <t>152</t>
   </si>
   <si>
     <t>196-492-750 29</t>
   </si>
   <si>
-    <t>150</t>
+    <t>153</t>
   </si>
   <si>
     <t>196-562-527 15</t>
   </si>
   <si>
-    <t>151</t>
+    <t>154</t>
   </si>
   <si>
     <t>203-094-706 26</t>
   </si>
   <si>
-    <t>152</t>
+    <t>155</t>
   </si>
   <si>
     <t>194-943-859 36</t>
   </si>
   <si>
     <t>4,056</t>
   </si>
   <si>
-    <t>153</t>
+    <t>156</t>
   </si>
   <si>
     <t>203-515-531 15</t>
   </si>
   <si>
     <t>4,053</t>
   </si>
   <si>
-    <t>154</t>
+    <t>157</t>
   </si>
   <si>
     <t>164-770-852 97</t>
   </si>
   <si>
     <t>4,05</t>
   </si>
   <si>
-    <t>155</t>
+    <t>158</t>
   </si>
   <si>
     <t>179-943-626 40</t>
   </si>
   <si>
-    <t>156</t>
+    <t>159</t>
   </si>
   <si>
     <t>163-092-665 65</t>
   </si>
   <si>
-    <t>157</t>
+    <t>160</t>
   </si>
   <si>
     <t>178-564-072 11</t>
   </si>
   <si>
-    <t>158</t>
+    <t>161</t>
   </si>
   <si>
     <t>179-258-122 04</t>
   </si>
   <si>
-    <t>159</t>
+    <t>162</t>
   </si>
   <si>
     <t>186-013-238 51</t>
   </si>
   <si>
-    <t>160</t>
+    <t>163</t>
   </si>
   <si>
     <t>196-489-293 48</t>
   </si>
   <si>
-    <t>161</t>
+    <t>164</t>
   </si>
   <si>
     <t>156-539-094 93</t>
   </si>
   <si>
     <t>3,944</t>
   </si>
   <si>
-    <t>162</t>
+    <t>165</t>
   </si>
   <si>
     <t>157-886-865 49</t>
   </si>
   <si>
     <t>3,938</t>
   </si>
   <si>
-    <t>163</t>
+    <t>166</t>
   </si>
   <si>
     <t>196-425-968 22</t>
   </si>
   <si>
     <t>3,909</t>
   </si>
   <si>
-    <t>164</t>
+    <t>167</t>
   </si>
   <si>
     <t>162-174-145 43</t>
   </si>
   <si>
-    <t>165</t>
+    <t>168</t>
   </si>
   <si>
     <t>195-030-969 78</t>
   </si>
   <si>
     <t>3,889</t>
   </si>
   <si>
-    <t>166</t>
+    <t>169</t>
   </si>
   <si>
     <t>185-282-951 04</t>
   </si>
   <si>
     <t>3,882</t>
   </si>
   <si>
-    <t>167</t>
+    <t>170</t>
   </si>
   <si>
     <t>197-400-967 99</t>
   </si>
   <si>
-    <t>168</t>
+    <t>171</t>
   </si>
   <si>
     <t>167-879-887 70</t>
   </si>
   <si>
     <t>3,88</t>
   </si>
   <si>
-    <t>169</t>
+    <t>172</t>
   </si>
   <si>
     <t>175-919-579 31</t>
   </si>
   <si>
     <t>3,875</t>
   </si>
   <si>
-    <t>170</t>
+    <t>173</t>
   </si>
   <si>
     <t>163-044-357 39</t>
   </si>
   <si>
     <t>3,857</t>
   </si>
   <si>
-    <t>171</t>
+    <t>174</t>
   </si>
   <si>
     <t>161-728-337 69</t>
   </si>
   <si>
     <t>3,85</t>
   </si>
   <si>
-    <t>172</t>
+    <t>175</t>
   </si>
   <si>
     <t>193-735-575 11</t>
   </si>
   <si>
-    <t>173</t>
+    <t>176</t>
   </si>
   <si>
     <t>196-546-930 28</t>
   </si>
   <si>
-    <t>174</t>
+    <t>177</t>
   </si>
   <si>
     <t>164-108-998 75</t>
   </si>
   <si>
     <t>3,842</t>
   </si>
   <si>
-    <t>175</t>
+    <t>178</t>
   </si>
   <si>
     <t>196-203-152 61</t>
   </si>
   <si>
-    <t>176</t>
+    <t>179</t>
   </si>
   <si>
     <t>162-297-047 70</t>
   </si>
   <si>
-    <t>177</t>
+    <t>180</t>
   </si>
   <si>
     <t>195-421-160 68</t>
   </si>
   <si>
-    <t>178</t>
+    <t>181</t>
   </si>
   <si>
     <t>196-327-505 98</t>
   </si>
   <si>
-    <t>179</t>
+    <t>182</t>
   </si>
   <si>
     <t>184-589-036 17</t>
   </si>
   <si>
     <t>3,813</t>
   </si>
   <si>
-    <t>180</t>
+    <t>183</t>
   </si>
   <si>
     <t>196-327-506 99</t>
   </si>
   <si>
-    <t>181</t>
+    <t>184</t>
   </si>
   <si>
     <t>196-119-851 03</t>
   </si>
   <si>
     <t>3,8</t>
   </si>
   <si>
-    <t>182</t>
+    <t>185</t>
   </si>
   <si>
     <t>196-536-874 32</t>
   </si>
   <si>
     <t>3,79</t>
   </si>
   <si>
-    <t>183</t>
+    <t>186</t>
   </si>
   <si>
     <t>161-205-773 33</t>
   </si>
   <si>
     <t>3,789</t>
   </si>
   <si>
-    <t>184</t>
+    <t>187</t>
   </si>
   <si>
     <t>163-256-407 57</t>
   </si>
   <si>
-    <t>185</t>
+    <t>188</t>
   </si>
   <si>
     <t>195-905-316 05</t>
   </si>
   <si>
-    <t>186</t>
+    <t>189</t>
   </si>
   <si>
     <t>196-228-055 91</t>
   </si>
   <si>
     <t>3,765</t>
   </si>
   <si>
-    <t>187</t>
+    <t>190</t>
   </si>
   <si>
     <t>186-758-607 37</t>
   </si>
   <si>
     <t>3,75</t>
   </si>
   <si>
-    <t>188</t>
+    <t>191</t>
   </si>
   <si>
     <t>155-255-979 90</t>
   </si>
   <si>
     <t>3,737</t>
   </si>
   <si>
-    <t>189</t>
+    <t>192</t>
   </si>
   <si>
     <t>163-965-369 10</t>
   </si>
   <si>
     <t>3,722</t>
   </si>
   <si>
-    <t>190</t>
+    <t>193</t>
   </si>
   <si>
     <t>192-704-482 82</t>
   </si>
   <si>
-    <t>191</t>
+    <t>194</t>
   </si>
   <si>
     <t>197-345-103 93</t>
   </si>
   <si>
     <t>3,72</t>
   </si>
   <si>
-    <t>192</t>
+    <t>195</t>
   </si>
   <si>
     <t>196-428-639 20</t>
   </si>
   <si>
     <t>3,714</t>
   </si>
   <si>
-    <t>193</t>
+    <t>196</t>
   </si>
   <si>
     <t>198-496-140 39</t>
   </si>
   <si>
     <t>3,706</t>
   </si>
   <si>
-    <t>194</t>
+    <t>197</t>
   </si>
   <si>
     <t>232-537-413 45</t>
   </si>
   <si>
-    <t>195</t>
+    <t>198</t>
   </si>
   <si>
     <t>176-576-174 15</t>
   </si>
   <si>
     <t>3,684</t>
   </si>
   <si>
-    <t>196</t>
+    <t>199</t>
   </si>
   <si>
     <t>196-170-450 85</t>
   </si>
   <si>
-    <t>197</t>
+    <t>200</t>
   </si>
   <si>
     <t>196-652-531 12</t>
   </si>
   <si>
     <t>3,65</t>
   </si>
   <si>
-    <t>198</t>
+    <t>201</t>
   </si>
   <si>
     <t>178-496-363 36</t>
   </si>
   <si>
-    <t>199</t>
+    <t>202</t>
   </si>
   <si>
     <t>209-780-468 94</t>
   </si>
   <si>
     <t>3,632</t>
   </si>
   <si>
-    <t>200</t>
+    <t>203</t>
   </si>
   <si>
     <t>172-447-995 00</t>
   </si>
   <si>
-    <t>201</t>
+    <t>204</t>
   </si>
   <si>
     <t>197-272-840 15</t>
   </si>
   <si>
     <t>3,619</t>
   </si>
   <si>
-    <t>202</t>
+    <t>205</t>
   </si>
   <si>
     <t>188-624-708 18</t>
   </si>
   <si>
     <t>3,579</t>
   </si>
   <si>
-    <t>203</t>
+    <t>206</t>
   </si>
   <si>
     <t>156-747-841 12</t>
   </si>
   <si>
     <t>3,563</t>
   </si>
   <si>
-    <t>204</t>
+    <t>207</t>
   </si>
   <si>
     <t>161-665-583 83</t>
   </si>
   <si>
-    <t>205</t>
+    <t>208</t>
   </si>
   <si>
     <t>190-069-146 63</t>
   </si>
   <si>
-    <t>206</t>
+    <t>209</t>
   </si>
   <si>
     <t>227-537-273 78</t>
   </si>
   <si>
-    <t>207</t>
+    <t>210</t>
   </si>
   <si>
     <t>202-297-504 35</t>
   </si>
   <si>
     <t>3,556</t>
   </si>
   <si>
-    <t>208</t>
+    <t>211</t>
   </si>
   <si>
     <t>196-627-462 21</t>
   </si>
   <si>
     <t>3,55</t>
   </si>
   <si>
-    <t>209</t>
+    <t>212</t>
   </si>
   <si>
     <t>208-125-440 29</t>
   </si>
   <si>
     <t>3,529</t>
   </si>
   <si>
-    <t>210</t>
+    <t>213</t>
   </si>
   <si>
     <t>157-824-765 08</t>
   </si>
   <si>
     <t>3,5</t>
   </si>
   <si>
-    <t>211</t>
+    <t>214</t>
   </si>
   <si>
     <t>195-864-310 19</t>
   </si>
   <si>
-    <t>212</t>
+    <t>215</t>
   </si>
   <si>
     <t>196-164-409 95</t>
   </si>
   <si>
-    <t>213</t>
+    <t>216</t>
   </si>
   <si>
     <t>196-250-787 02</t>
   </si>
   <si>
-    <t>214</t>
+    <t>217</t>
   </si>
   <si>
     <t>196-428-664 21</t>
   </si>
   <si>
-    <t>215</t>
+    <t>218</t>
   </si>
   <si>
     <t>197-297-424 33</t>
   </si>
   <si>
-    <t>216</t>
+    <t>219</t>
   </si>
   <si>
     <t>168-610-012 57</t>
   </si>
   <si>
     <t>3,45</t>
   </si>
   <si>
-    <t>217</t>
+    <t>220</t>
   </si>
   <si>
     <t>196-250-762 94</t>
   </si>
   <si>
-    <t>218</t>
+    <t>221</t>
   </si>
   <si>
     <t>196-283-588 24</t>
   </si>
   <si>
-    <t>219</t>
+    <t>222</t>
   </si>
   <si>
     <t>196-306-165 84</t>
   </si>
   <si>
-    <t>220</t>
+    <t>223</t>
   </si>
   <si>
     <t>196-530-688 08</t>
   </si>
   <si>
-    <t>221</t>
+    <t>224</t>
   </si>
   <si>
     <t>168-194-553 06</t>
   </si>
   <si>
     <t>3,438</t>
   </si>
   <si>
-    <t>222</t>
-[...5 lines deleted...]
-    <t>223</t>
+    <t>225</t>
+  </si>
+  <si>
+    <t>200-686-520 36</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>227</t>
   </si>
   <si>
     <t>196-045-006 68</t>
   </si>
   <si>
-    <t>3,421</t>
-[...2 lines deleted...]
-    <t>224</t>
+    <t>228</t>
   </si>
   <si>
     <t>163-565-249 80</t>
   </si>
   <si>
     <t>3,4</t>
   </si>
   <si>
-    <t>225</t>
+    <t>229</t>
   </si>
   <si>
     <t>197-450-060 90</t>
   </si>
   <si>
     <t>3,375</t>
   </si>
   <si>
-    <t>226</t>
+    <t>230</t>
   </si>
   <si>
     <t>153-526-265 56</t>
   </si>
   <si>
     <t>3,368</t>
   </si>
   <si>
-    <t>227</t>
+    <t>231</t>
   </si>
   <si>
     <t>193-148-059 78</t>
   </si>
   <si>
-    <t>228</t>
+    <t>232</t>
   </si>
   <si>
     <t>163-296-376 87</t>
   </si>
   <si>
     <t>3,353</t>
   </si>
   <si>
-    <t>229</t>
+    <t>233</t>
   </si>
   <si>
     <t>160-616-997 73</t>
   </si>
   <si>
     <t>3,333</t>
   </si>
   <si>
-    <t>230</t>
+    <t>234</t>
   </si>
   <si>
     <t>162-150-455 28</t>
   </si>
   <si>
-    <t>231</t>
+    <t>235</t>
   </si>
   <si>
     <t>163-811-636 64</t>
   </si>
   <si>
-    <t>232</t>
+    <t>236</t>
   </si>
   <si>
     <t>202-188-404 25</t>
   </si>
   <si>
     <t>3,3</t>
   </si>
   <si>
-    <t>233</t>
+    <t>237</t>
   </si>
   <si>
     <t>170-998-289 25</t>
   </si>
   <si>
     <t>3,286</t>
   </si>
   <si>
-    <t>234</t>
+    <t>238</t>
   </si>
   <si>
     <t>196-103-786 83</t>
   </si>
   <si>
     <t>3,211</t>
   </si>
   <si>
-    <t>235</t>
+    <t>239</t>
   </si>
   <si>
     <t>196-747-129 27</t>
   </si>
   <si>
     <t>3,2</t>
   </si>
   <si>
-    <t>236</t>
+    <t>240</t>
   </si>
   <si>
     <t>193-429-902 00</t>
   </si>
   <si>
     <t>3,176</t>
   </si>
   <si>
-    <t>237</t>
+    <t>241</t>
   </si>
   <si>
     <t>154-218-249 48</t>
   </si>
   <si>
     <t>3,16</t>
   </si>
   <si>
-    <t>238</t>
+    <t>242</t>
   </si>
   <si>
     <t>174-525-147 70</t>
   </si>
   <si>
     <t>3,158</t>
   </si>
   <si>
-    <t>239</t>
+    <t>243</t>
   </si>
   <si>
     <t>210-244-505 94</t>
   </si>
   <si>
     <t>3,118</t>
   </si>
   <si>
-    <t>240</t>
+    <t>244</t>
   </si>
   <si>
     <t>196-882-988 68</t>
   </si>
   <si>
     <t>3,059</t>
   </si>
   <si>
-    <t>241</t>
+    <t>245</t>
   </si>
   <si>
     <t>15291610755</t>
   </si>
   <si>
-    <t>242</t>
+    <t>246</t>
   </si>
   <si>
     <t>153-124-079 24</t>
   </si>
   <si>
-    <t>243</t>
+    <t>247</t>
   </si>
   <si>
     <t>160-752-393 61</t>
   </si>
   <si>
-    <t>244</t>
+    <t>248</t>
   </si>
   <si>
     <t>196-219-097 00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
@@ -2062,6134 +2092,6684 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="J250"/>
+  <dimension ref="K254"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
     <col min="1" max="1" width="5.83203125" style="1" customWidth="true"/>
     <col min="2" max="2" width="7" style="1" customWidth="true"/>
     <col min="3" max="3" width="14" style="1" customWidth="true"/>
     <col min="4" max="4" width="34.5" style="1" customWidth="true"/>
     <col min="5" max="5" width="29.83203125" style="1" customWidth="true"/>
     <col min="6" max="6" width="14" style="1" customWidth="true"/>
     <col min="7" max="7" width="14" style="1" customWidth="true"/>
     <col min="8" max="8" width="14" style="1" customWidth="true"/>
     <col min="9" max="9" width="14" style="1" customWidth="true"/>
     <col min="10" max="10" width="14" style="1" customWidth="true"/>
+    <col min="11" max="11" width="14" style="1" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" ht="13" customHeight="true"/>
     <row r="2" ht="11" customHeight="true" s="1" customFormat="true"/>
     <row r="3" ht="27" customHeight="true">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="e"/>
       <c r="C3" s="2" t="e"/>
       <c r="D3" s="2" t="e"/>
       <c r="E3" s="2" t="e"/>
       <c r="F3" s="2" t="e"/>
       <c r="G3" s="2" t="e"/>
       <c r="H3" s="2" t="e"/>
       <c r="I3" s="2" t="e"/>
       <c r="J3" s="2" t="e"/>
+      <c r="K3" s="2" t="e"/>
     </row>
     <row r="4" ht="12" customHeight="true">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="e"/>
       <c r="C4" s="3" t="e"/>
       <c r="D4" s="3" t="e"/>
       <c r="E4" s="3" t="e"/>
       <c r="F4" s="3" t="e"/>
       <c r="G4" s="3" t="e"/>
       <c r="H4" s="3" t="e"/>
       <c r="I4" s="3" t="e"/>
       <c r="J4" s="3" t="e"/>
+      <c r="K4" s="3" t="e"/>
     </row>
     <row r="5" ht="11" customHeight="true" s="1" customFormat="true"/>
-    <row r="6" ht="52" customHeight="true">
+    <row r="6" ht="70" customHeight="true">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>11</v>
       </c>
+      <c r="K6" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="7" ht="27" customHeight="true">
       <c r="A7" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H7" s="6" t="e"/>
       <c r="I7" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J7" s="6" t="e"/>
+      <c r="K7" s="6" t="e"/>
     </row>
     <row r="8" ht="27" customHeight="true">
       <c r="A8" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H8" s="6" t="e"/>
       <c r="I8" s="6" t="e"/>
       <c r="J8" s="6" t="e"/>
+      <c r="K8" s="6" t="e"/>
     </row>
     <row r="9" ht="27" customHeight="true">
       <c r="A9" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H9" s="6" t="e"/>
       <c r="I9" s="6" t="e"/>
       <c r="J9" s="6" t="e"/>
+      <c r="K9" s="6" t="e"/>
     </row>
     <row r="10" ht="27" customHeight="true">
       <c r="A10" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H10" s="6" t="e"/>
       <c r="I10" s="6" t="e"/>
       <c r="J10" s="6" t="e"/>
+      <c r="K10" s="6" t="e"/>
     </row>
     <row r="11" ht="27" customHeight="true">
       <c r="A11" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H11" s="6" t="e"/>
       <c r="I11" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J11" s="6" t="e"/>
+      <c r="K11" s="6" t="e"/>
     </row>
     <row r="12" ht="27" customHeight="true">
       <c r="A12" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H12" s="6" t="e"/>
       <c r="I12" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J12" s="6" t="e"/>
+      <c r="K12" s="6" t="e"/>
     </row>
     <row r="13" ht="27" customHeight="true">
       <c r="A13" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H13" s="6" t="e"/>
       <c r="I13" s="6" t="e"/>
       <c r="J13" s="6" t="e"/>
+      <c r="K13" s="6" t="e"/>
     </row>
     <row r="14" ht="27" customHeight="true">
       <c r="A14" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H14" s="6" t="e"/>
       <c r="I14" s="6" t="e"/>
       <c r="J14" s="6" t="e"/>
+      <c r="K14" s="6" t="e"/>
     </row>
     <row r="15" ht="27" customHeight="true">
       <c r="A15" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H15" s="6" t="e"/>
       <c r="I15" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J15" s="6" t="e"/>
+      <c r="K15" s="6" t="e"/>
     </row>
     <row r="16" ht="27" customHeight="true">
       <c r="A16" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H16" s="6" t="e"/>
       <c r="I16" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J16" s="6" t="e"/>
+      <c r="K16" s="6" t="e"/>
     </row>
     <row r="17" ht="27" customHeight="true">
       <c r="A17" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H17" s="6" t="e"/>
       <c r="I17" s="6" t="e"/>
       <c r="J17" s="6" t="e"/>
+      <c r="K17" s="6" t="e"/>
     </row>
     <row r="18" ht="27" customHeight="true">
       <c r="A18" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G18" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H18" s="6" t="e"/>
       <c r="I18" s="6" t="e"/>
       <c r="J18" s="6" t="e"/>
+      <c r="K18" s="6" t="e"/>
     </row>
     <row r="19" ht="27" customHeight="true">
       <c r="A19" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H19" s="6" t="e"/>
       <c r="I19" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J19" s="6" t="e"/>
+      <c r="K19" s="6" t="e"/>
     </row>
     <row r="20" ht="27" customHeight="true">
       <c r="A20" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G20" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H20" s="6" t="e"/>
       <c r="I20" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J20" s="6" t="e"/>
+      <c r="K20" s="6" t="e"/>
     </row>
     <row r="21" ht="27" customHeight="true">
       <c r="A21" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G21" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H21" s="6" t="e"/>
       <c r="I21" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J21" s="6" t="e"/>
+      <c r="K21" s="6" t="e"/>
     </row>
     <row r="22" ht="27" customHeight="true">
       <c r="A22" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G22" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H22" s="6" t="e"/>
-      <c r="I22" s="6" t="e"/>
+      <c r="I22" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J22" s="6" t="e"/>
+      <c r="K22" s="6" t="e"/>
     </row>
     <row r="23" ht="27" customHeight="true">
       <c r="A23" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G23" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H23" s="6" t="e"/>
       <c r="I23" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J23" s="6" t="e"/>
+      <c r="K23" s="6" t="e"/>
     </row>
     <row r="24" ht="27" customHeight="true">
       <c r="A24" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="B24" s="6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G24" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H24" s="6" t="e"/>
       <c r="I24" s="6" t="e"/>
       <c r="J24" s="6" t="e"/>
+      <c r="K24" s="6" t="e"/>
     </row>
     <row r="25" ht="27" customHeight="true">
       <c r="A25" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G25" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H25" s="6" t="e"/>
       <c r="I25" s="6" t="e"/>
       <c r="J25" s="6" t="e"/>
+      <c r="K25" s="6" t="e"/>
     </row>
     <row r="26" ht="27" customHeight="true">
       <c r="A26" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H26" s="6" t="e"/>
       <c r="I26" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J26" s="6" t="e"/>
+      <c r="K26" s="6" t="e"/>
     </row>
     <row r="27" ht="27" customHeight="true">
       <c r="A27" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G27" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H27" s="6" t="e"/>
       <c r="I27" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J27" s="6" t="e"/>
+      <c r="K27" s="6" t="e"/>
     </row>
     <row r="28" ht="27" customHeight="true">
       <c r="A28" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G28" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H28" s="6" t="e"/>
       <c r="I28" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J28" s="6" t="e"/>
+      <c r="K28" s="6" t="e"/>
     </row>
     <row r="29" ht="27" customHeight="true">
       <c r="A29" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H29" s="6" t="e"/>
       <c r="I29" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J29" s="6" t="e"/>
+      <c r="K29" s="6" t="e"/>
     </row>
     <row r="30" ht="27" customHeight="true">
       <c r="A30" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G30" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H30" s="6" t="e"/>
       <c r="I30" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J30" s="6" t="e"/>
+      <c r="K30" s="6" t="e"/>
     </row>
     <row r="31" ht="27" customHeight="true">
       <c r="A31" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G31" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H31" s="6" t="e"/>
       <c r="I31" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J31" s="6" t="e"/>
+      <c r="K31" s="6" t="e"/>
     </row>
     <row r="32" ht="27" customHeight="true">
       <c r="A32" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G32" s="6" t="e"/>
+        <v>89</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="H32" s="6" t="e"/>
-      <c r="I32" s="6" t="e"/>
+      <c r="I32" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J32" s="6" t="e"/>
+      <c r="K32" s="6" t="e"/>
     </row>
     <row r="33" ht="27" customHeight="true">
       <c r="A33" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G33" s="6" t="e"/>
       <c r="H33" s="6" t="e"/>
-      <c r="I33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I33" s="6" t="e"/>
       <c r="J33" s="6" t="e"/>
+      <c r="K33" s="6" t="e"/>
     </row>
     <row r="34" ht="27" customHeight="true">
       <c r="A34" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G34" s="6" t="e"/>
       <c r="H34" s="6" t="e"/>
       <c r="I34" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J34" s="6" t="e"/>
+      <c r="K34" s="6" t="e"/>
     </row>
     <row r="35" ht="27" customHeight="true">
       <c r="A35" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G35" s="6" t="e"/>
       <c r="H35" s="6" t="e"/>
       <c r="I35" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J35" s="6" t="e"/>
+      <c r="K35" s="6" t="e"/>
     </row>
     <row r="36" ht="27" customHeight="true">
       <c r="A36" s="6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G36" s="6" t="e"/>
       <c r="H36" s="6" t="e"/>
       <c r="I36" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J36" s="6" t="e"/>
+      <c r="K36" s="6" t="e"/>
     </row>
     <row r="37" ht="27" customHeight="true">
       <c r="A37" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G37" s="6" t="e"/>
       <c r="H37" s="6" t="e"/>
-      <c r="I37" s="6" t="e"/>
+      <c r="I37" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J37" s="6" t="e"/>
+      <c r="K37" s="6" t="e"/>
     </row>
     <row r="38" ht="27" customHeight="true">
       <c r="A38" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G38" s="6" t="e"/>
       <c r="H38" s="6" t="e"/>
       <c r="I38" s="6" t="e"/>
       <c r="J38" s="6" t="e"/>
+      <c r="K38" s="6" t="e"/>
     </row>
     <row r="39" ht="27" customHeight="true">
       <c r="A39" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G39" s="6" t="e"/>
       <c r="H39" s="6" t="e"/>
       <c r="I39" s="6" t="e"/>
       <c r="J39" s="6" t="e"/>
+      <c r="K39" s="6" t="e"/>
     </row>
     <row r="40" ht="27" customHeight="true">
       <c r="A40" s="6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G40" s="6" t="e"/>
       <c r="H40" s="6" t="e"/>
       <c r="I40" s="6" t="e"/>
       <c r="J40" s="6" t="e"/>
+      <c r="K40" s="6" t="e"/>
     </row>
     <row r="41" ht="27" customHeight="true">
       <c r="A41" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G41" s="6" t="e"/>
       <c r="H41" s="6" t="e"/>
-      <c r="I41" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I41" s="6" t="e"/>
       <c r="J41" s="6" t="e"/>
+      <c r="K41" s="6" t="e"/>
     </row>
     <row r="42" ht="27" customHeight="true">
       <c r="A42" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="G42" s="6" t="e"/>
       <c r="H42" s="6" t="e"/>
-      <c r="I42" s="6" t="e"/>
+      <c r="I42" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J42" s="6" t="e"/>
+      <c r="K42" s="6" t="e"/>
     </row>
     <row r="43" ht="27" customHeight="true">
       <c r="A43" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G43" s="6" t="e"/>
       <c r="H43" s="6" t="e"/>
-      <c r="I43" s="6" t="e"/>
+      <c r="I43" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J43" s="6" t="e"/>
+      <c r="K43" s="6" t="e"/>
     </row>
     <row r="44" ht="27" customHeight="true">
       <c r="A44" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C44" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F44" s="6" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G44" s="6" t="e"/>
       <c r="H44" s="6" t="e"/>
       <c r="I44" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J44" s="6" t="e"/>
+      <c r="K44" s="6" t="e"/>
     </row>
     <row r="45" ht="27" customHeight="true">
       <c r="A45" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G45" s="6" t="e"/>
       <c r="H45" s="6" t="e"/>
-      <c r="I45" s="6" t="e"/>
+      <c r="I45" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J45" s="6" t="e"/>
+      <c r="K45" s="6" t="e"/>
     </row>
     <row r="46" ht="27" customHeight="true">
       <c r="A46" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G46" s="6" t="e"/>
       <c r="H46" s="6" t="e"/>
-      <c r="I46" s="6" t="e"/>
+      <c r="I46" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J46" s="6" t="e"/>
+      <c r="K46" s="6" t="e"/>
     </row>
     <row r="47" ht="27" customHeight="true">
       <c r="A47" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G47" s="6" t="e"/>
       <c r="H47" s="6" t="e"/>
       <c r="I47" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J47" s="6" t="e"/>
+      <c r="K47" s="6" t="e"/>
     </row>
     <row r="48" ht="27" customHeight="true">
       <c r="A48" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G48" s="6" t="e"/>
       <c r="H48" s="6" t="e"/>
       <c r="I48" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J48" s="6" t="e"/>
+      <c r="K48" s="6" t="e"/>
     </row>
     <row r="49" ht="27" customHeight="true">
       <c r="A49" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G49" s="6" t="e"/>
       <c r="H49" s="6" t="e"/>
       <c r="I49" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J49" s="6" t="e"/>
+      <c r="K49" s="6" t="e"/>
     </row>
     <row r="50" ht="27" customHeight="true">
       <c r="A50" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G50" s="6" t="e"/>
       <c r="H50" s="6" t="e"/>
       <c r="I50" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J50" s="6" t="e"/>
+      <c r="K50" s="6" t="e"/>
     </row>
     <row r="51" ht="27" customHeight="true">
       <c r="A51" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G51" s="6" t="e"/>
       <c r="H51" s="6" t="e"/>
       <c r="I51" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J51" s="6" t="e"/>
+      <c r="K51" s="6" t="e"/>
     </row>
     <row r="52" ht="27" customHeight="true">
       <c r="A52" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G52" s="6" t="e"/>
       <c r="H52" s="6" t="e"/>
-      <c r="I52" s="6" t="e"/>
+      <c r="I52" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J52" s="6" t="e"/>
+      <c r="K52" s="6" t="e"/>
     </row>
     <row r="53" ht="27" customHeight="true">
       <c r="A53" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G53" s="6" t="e"/>
       <c r="H53" s="6" t="e"/>
       <c r="I53" s="6" t="e"/>
       <c r="J53" s="6" t="e"/>
+      <c r="K53" s="6" t="e"/>
     </row>
     <row r="54" ht="27" customHeight="true">
       <c r="A54" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G54" s="6" t="e"/>
       <c r="H54" s="6" t="e"/>
-      <c r="I54" s="6" t="e"/>
+      <c r="I54" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J54" s="6" t="e"/>
+      <c r="K54" s="6" t="e"/>
     </row>
     <row r="55" ht="27" customHeight="true">
       <c r="A55" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G55" s="6" t="e"/>
       <c r="H55" s="6" t="e"/>
       <c r="I55" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J55" s="6" t="e"/>
+      <c r="K55" s="6" t="e"/>
     </row>
     <row r="56" ht="27" customHeight="true">
       <c r="A56" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G56" s="6" t="e"/>
       <c r="H56" s="6" t="e"/>
-      <c r="I56" s="6" t="e"/>
+      <c r="I56" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J56" s="6" t="e"/>
+      <c r="K56" s="6" t="e"/>
     </row>
     <row r="57" ht="27" customHeight="true">
       <c r="A57" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G57" s="6" t="e"/>
       <c r="H57" s="6" t="e"/>
-      <c r="I57" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I57" s="6" t="e"/>
       <c r="J57" s="6" t="e"/>
+      <c r="K57" s="6" t="e"/>
     </row>
     <row r="58" ht="27" customHeight="true">
       <c r="A58" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="G58" s="6" t="e"/>
       <c r="H58" s="6" t="e"/>
       <c r="I58" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J58" s="6" t="e"/>
+      <c r="K58" s="6" t="e"/>
     </row>
     <row r="59" ht="27" customHeight="true">
       <c r="A59" s="6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C59" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F59" s="6" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G59" s="6" t="e"/>
       <c r="H59" s="6" t="e"/>
-      <c r="I59" s="6" t="e"/>
+      <c r="I59" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J59" s="6" t="e"/>
+      <c r="K59" s="6" t="e"/>
     </row>
     <row r="60" ht="27" customHeight="true">
       <c r="A60" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="G60" s="6" t="e"/>
       <c r="H60" s="6" t="e"/>
       <c r="I60" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J60" s="6" t="e"/>
+      <c r="K60" s="6" t="e"/>
     </row>
     <row r="61" ht="27" customHeight="true">
       <c r="A61" s="6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="G61" s="6" t="e"/>
       <c r="H61" s="6" t="e"/>
       <c r="I61" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J61" s="6" t="e"/>
+      <c r="K61" s="6" t="e"/>
     </row>
     <row r="62" ht="27" customHeight="true">
       <c r="A62" s="6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>20</v>
+        <v>156</v>
       </c>
       <c r="G62" s="6" t="e"/>
       <c r="H62" s="6" t="e"/>
       <c r="I62" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J62" s="6" t="e"/>
+      <c r="K62" s="6" t="e"/>
     </row>
     <row r="63" ht="27" customHeight="true">
       <c r="A63" s="6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
       <c r="G63" s="6" t="e"/>
       <c r="H63" s="6" t="e"/>
-      <c r="I63" s="6" t="e"/>
+      <c r="I63" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J63" s="6" t="e"/>
+      <c r="K63" s="6" t="e"/>
     </row>
     <row r="64" ht="27" customHeight="true">
       <c r="A64" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="G64" s="6" t="e"/>
       <c r="H64" s="6" t="e"/>
       <c r="I64" s="6" t="e"/>
       <c r="J64" s="6" t="e"/>
+      <c r="K64" s="6" t="e"/>
     </row>
     <row r="65" ht="27" customHeight="true">
       <c r="A65" s="6" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C65" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F65" s="6" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
       <c r="G65" s="6" t="e"/>
       <c r="H65" s="6" t="e"/>
       <c r="I65" s="6" t="e"/>
       <c r="J65" s="6" t="e"/>
+      <c r="K65" s="6" t="e"/>
     </row>
     <row r="66" ht="27" customHeight="true">
       <c r="A66" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="G66" s="6" t="e"/>
       <c r="H66" s="6" t="e"/>
-      <c r="I66" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I66" s="6" t="e"/>
       <c r="J66" s="6" t="e"/>
+      <c r="K66" s="6" t="e"/>
     </row>
     <row r="67" ht="27" customHeight="true">
       <c r="A67" s="6" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="C67" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F67" s="6" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G67" s="6" t="e"/>
       <c r="H67" s="6" t="e"/>
       <c r="I67" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J67" s="6" t="e"/>
+      <c r="K67" s="6" t="e"/>
     </row>
     <row r="68" ht="27" customHeight="true">
       <c r="A68" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G68" s="6" t="e"/>
       <c r="H68" s="6" t="e"/>
-      <c r="I68" s="6" t="e"/>
+      <c r="I68" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J68" s="6" t="e"/>
+      <c r="K68" s="6" t="e"/>
     </row>
     <row r="69" ht="27" customHeight="true">
       <c r="A69" s="6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C69" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F69" s="6" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G69" s="6" t="e"/>
       <c r="H69" s="6" t="e"/>
       <c r="I69" s="6" t="e"/>
       <c r="J69" s="6" t="e"/>
+      <c r="K69" s="6" t="e"/>
     </row>
     <row r="70" ht="27" customHeight="true">
       <c r="A70" s="6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="G70" s="6" t="e"/>
       <c r="H70" s="6" t="e"/>
       <c r="I70" s="6" t="e"/>
       <c r="J70" s="6" t="e"/>
+      <c r="K70" s="6" t="e"/>
     </row>
     <row r="71" ht="27" customHeight="true">
       <c r="A71" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G71" s="6" t="e"/>
       <c r="H71" s="6" t="e"/>
-      <c r="I71" s="6" t="e"/>
+      <c r="I71" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J71" s="6" t="e"/>
+      <c r="K71" s="6" t="e"/>
     </row>
     <row r="72" ht="27" customHeight="true">
       <c r="A72" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G72" s="6" t="e"/>
       <c r="H72" s="6" t="e"/>
       <c r="I72" s="6" t="e"/>
       <c r="J72" s="6" t="e"/>
+      <c r="K72" s="6" t="e"/>
     </row>
     <row r="73" ht="27" customHeight="true">
       <c r="A73" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G73" s="6" t="e"/>
       <c r="H73" s="6" t="e"/>
       <c r="I73" s="6" t="e"/>
       <c r="J73" s="6" t="e"/>
+      <c r="K73" s="6" t="e"/>
     </row>
     <row r="74" ht="27" customHeight="true">
       <c r="A74" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="G74" s="6" t="e"/>
       <c r="H74" s="6" t="e"/>
       <c r="I74" s="6" t="e"/>
       <c r="J74" s="6" t="e"/>
+      <c r="K74" s="6" t="e"/>
     </row>
     <row r="75" ht="27" customHeight="true">
       <c r="A75" s="6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C75" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F75" s="6" t="s">
         <v>195</v>
-      </c>
-[...7 lines deleted...]
-        <v>196</v>
       </c>
       <c r="G75" s="6" t="e"/>
       <c r="H75" s="6" t="e"/>
-      <c r="I75" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I75" s="6" t="e"/>
       <c r="J75" s="6" t="e"/>
+      <c r="K75" s="6" t="e"/>
     </row>
     <row r="76" ht="27" customHeight="true">
       <c r="A76" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G76" s="6" t="e"/>
       <c r="H76" s="6" t="e"/>
-      <c r="I76" s="6" t="e"/>
+      <c r="I76" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J76" s="6" t="e"/>
+      <c r="K76" s="6" t="e"/>
     </row>
     <row r="77" ht="27" customHeight="true">
       <c r="A77" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G77" s="6" t="e"/>
       <c r="H77" s="6" t="e"/>
-      <c r="I77" s="6" t="e"/>
+      <c r="I77" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J77" s="6" t="e"/>
+      <c r="K77" s="6" t="e"/>
     </row>
     <row r="78" ht="27" customHeight="true">
       <c r="A78" s="6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>27</v>
+        <v>206</v>
       </c>
       <c r="G78" s="6" t="e"/>
       <c r="H78" s="6" t="e"/>
       <c r="I78" s="6" t="e"/>
       <c r="J78" s="6" t="e"/>
+      <c r="K78" s="6" t="e"/>
     </row>
     <row r="79" ht="27" customHeight="true">
       <c r="A79" s="6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E79" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G79" s="6" t="e"/>
       <c r="H79" s="6" t="e"/>
-      <c r="I79" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I79" s="6" t="e"/>
       <c r="J79" s="6" t="e"/>
+      <c r="K79" s="6" t="e"/>
     </row>
     <row r="80" ht="27" customHeight="true">
       <c r="A80" s="6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E80" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G80" s="6" t="e"/>
       <c r="H80" s="6" t="e"/>
-      <c r="I80" s="6" t="e"/>
+      <c r="I80" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J80" s="6" t="e"/>
+      <c r="K80" s="6" t="e"/>
     </row>
     <row r="81" ht="27" customHeight="true">
       <c r="A81" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G81" s="6" t="e"/>
       <c r="H81" s="6" t="e"/>
       <c r="I81" s="6" t="e"/>
       <c r="J81" s="6" t="e"/>
+      <c r="K81" s="6" t="e"/>
     </row>
     <row r="82" ht="27" customHeight="true">
       <c r="A82" s="6" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E82" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>211</v>
+        <v>31</v>
       </c>
       <c r="G82" s="6" t="e"/>
       <c r="H82" s="6" t="e"/>
-      <c r="I82" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I82" s="6" t="e"/>
       <c r="J82" s="6" t="e"/>
+      <c r="K82" s="6" t="e"/>
     </row>
     <row r="83" ht="27" customHeight="true">
       <c r="A83" s="6" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="G83" s="6" t="e"/>
       <c r="H83" s="6" t="e"/>
       <c r="I83" s="6" t="e"/>
       <c r="J83" s="6" t="e"/>
+      <c r="K83" s="6" t="e"/>
     </row>
     <row r="84" ht="27" customHeight="true">
       <c r="A84" s="6" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>218</v>
       </c>
       <c r="G84" s="6" t="e"/>
       <c r="H84" s="6" t="e"/>
       <c r="I84" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J84" s="6" t="e"/>
+      <c r="K84" s="6" t="e"/>
     </row>
     <row r="85" ht="27" customHeight="true">
       <c r="A85" s="6" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>218</v>
       </c>
       <c r="G85" s="6" t="e"/>
       <c r="H85" s="6" t="e"/>
-      <c r="I85" s="6" t="e"/>
+      <c r="I85" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J85" s="6" t="e"/>
+      <c r="K85" s="6" t="e"/>
     </row>
     <row r="86" ht="27" customHeight="true">
       <c r="A86" s="6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B86" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="G86" s="6" t="e"/>
       <c r="H86" s="6" t="e"/>
-      <c r="I86" s="6" t="e"/>
+      <c r="I86" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J86" s="6" t="e"/>
+      <c r="K86" s="6" t="e"/>
     </row>
     <row r="87" ht="27" customHeight="true">
       <c r="A87" s="6" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>225</v>
       </c>
       <c r="G87" s="6" t="e"/>
       <c r="H87" s="6" t="e"/>
-      <c r="I87" s="6" t="e"/>
+      <c r="I87" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J87" s="6" t="e"/>
+      <c r="K87" s="6" t="e"/>
     </row>
     <row r="88" ht="27" customHeight="true">
       <c r="A88" s="6" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="G88" s="6" t="e"/>
       <c r="H88" s="6" t="e"/>
       <c r="I88" s="6" t="e"/>
       <c r="J88" s="6" t="e"/>
+      <c r="K88" s="6" t="e"/>
     </row>
     <row r="89" ht="27" customHeight="true">
       <c r="A89" s="6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>33</v>
+        <v>232</v>
       </c>
       <c r="G89" s="6" t="e"/>
       <c r="H89" s="6" t="e"/>
-      <c r="I89" s="6" t="e"/>
+      <c r="I89" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J89" s="6" t="e"/>
+      <c r="K89" s="6" t="e"/>
     </row>
     <row r="90" ht="27" customHeight="true">
       <c r="A90" s="6" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="G90" s="6" t="e"/>
       <c r="H90" s="6" t="e"/>
       <c r="I90" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J90" s="6" t="e"/>
+      <c r="K90" s="6" t="e"/>
     </row>
     <row r="91" ht="27" customHeight="true">
       <c r="A91" s="6" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>233</v>
+        <v>34</v>
       </c>
       <c r="G91" s="6" t="e"/>
       <c r="H91" s="6" t="e"/>
-      <c r="I91" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I91" s="6" t="e"/>
       <c r="J91" s="6" t="e"/>
+      <c r="K91" s="6" t="e"/>
     </row>
     <row r="92" ht="27" customHeight="true">
       <c r="A92" s="6" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="G92" s="6" t="e"/>
       <c r="H92" s="6" t="e"/>
-      <c r="I92" s="6" t="e"/>
+      <c r="I92" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J92" s="6" t="e"/>
+      <c r="K92" s="6" t="e"/>
     </row>
     <row r="93" ht="27" customHeight="true">
       <c r="A93" s="6" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="G93" s="6" t="e"/>
       <c r="H93" s="6" t="e"/>
-      <c r="I93" s="6" t="e"/>
+      <c r="I93" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J93" s="6" t="e"/>
+      <c r="K93" s="6" t="e"/>
     </row>
     <row r="94" ht="27" customHeight="true">
       <c r="A94" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="B94" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F94" s="6" t="s">
         <v>240</v>
-      </c>
-[...13 lines deleted...]
-        <v>242</v>
       </c>
       <c r="G94" s="6" t="e"/>
       <c r="H94" s="6" t="e"/>
-      <c r="I94" s="6" t="e"/>
+      <c r="I94" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J94" s="6" t="e"/>
+      <c r="K94" s="6" t="e"/>
     </row>
     <row r="95" ht="27" customHeight="true">
       <c r="A95" s="6" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E95" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="G95" s="6" t="e"/>
       <c r="H95" s="6" t="e"/>
-      <c r="I95" s="6" t="e"/>
+      <c r="I95" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J95" s="6" t="e"/>
+      <c r="K95" s="6" t="e"/>
     </row>
     <row r="96" ht="27" customHeight="true">
       <c r="A96" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E96" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="G96" s="6" t="e"/>
       <c r="H96" s="6" t="e"/>
-      <c r="I96" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I96" s="6" t="e"/>
       <c r="J96" s="6" t="e"/>
+      <c r="K96" s="6" t="e"/>
     </row>
     <row r="97" ht="27" customHeight="true">
       <c r="A97" s="6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E97" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="G97" s="6" t="e"/>
       <c r="H97" s="6" t="e"/>
       <c r="I97" s="6" t="e"/>
       <c r="J97" s="6" t="e"/>
+      <c r="K97" s="6" t="e"/>
     </row>
     <row r="98" ht="27" customHeight="true">
       <c r="A98" s="6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C98" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F98" s="6" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>250</v>
       </c>
       <c r="G98" s="6" t="e"/>
       <c r="H98" s="6" t="e"/>
-      <c r="I98" s="6" t="e"/>
+      <c r="I98" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J98" s="6" t="e"/>
+      <c r="K98" s="6" t="e"/>
     </row>
     <row r="99" ht="27" customHeight="true">
       <c r="A99" s="6" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E99" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G99" s="6" t="e"/>
       <c r="H99" s="6" t="e"/>
-      <c r="I99" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I99" s="6" t="e"/>
       <c r="J99" s="6" t="e"/>
+      <c r="K99" s="6" t="e"/>
     </row>
     <row r="100" ht="27" customHeight="true">
       <c r="A100" s="6" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C100" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F100" s="6" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
       <c r="G100" s="6" t="e"/>
       <c r="H100" s="6" t="e"/>
-      <c r="I100" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I100" s="6" t="e"/>
       <c r="J100" s="6" t="e"/>
+      <c r="K100" s="6" t="e"/>
     </row>
     <row r="101" ht="27" customHeight="true">
       <c r="A101" s="6" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>36</v>
+        <v>262</v>
       </c>
       <c r="G101" s="6" t="e"/>
       <c r="H101" s="6" t="e"/>
-      <c r="I101" s="6" t="e"/>
+      <c r="I101" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J101" s="6" t="e"/>
+      <c r="K101" s="6" t="e"/>
     </row>
     <row r="102" ht="27" customHeight="true">
       <c r="A102" s="6" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B102" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>36</v>
+        <v>262</v>
       </c>
       <c r="G102" s="6" t="e"/>
       <c r="H102" s="6" t="e"/>
-      <c r="I102" s="6" t="e"/>
+      <c r="I102" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J102" s="6" t="e"/>
+      <c r="K102" s="6" t="e"/>
     </row>
     <row r="103" ht="27" customHeight="true">
       <c r="A103" s="6" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>264</v>
+        <v>37</v>
       </c>
       <c r="G103" s="6" t="e"/>
       <c r="H103" s="6" t="e"/>
-      <c r="I103" s="6" t="e"/>
+      <c r="I103" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J103" s="6" t="e"/>
+      <c r="K103" s="6" t="e"/>
     </row>
     <row r="104" ht="27" customHeight="true">
       <c r="A104" s="6" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>267</v>
+        <v>37</v>
       </c>
       <c r="G104" s="6" t="e"/>
       <c r="H104" s="6" t="e"/>
       <c r="I104" s="6" t="e"/>
       <c r="J104" s="6" t="e"/>
+      <c r="K104" s="6" t="e"/>
     </row>
     <row r="105" ht="27" customHeight="true">
       <c r="A105" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G105" s="6" t="e"/>
       <c r="H105" s="6" t="e"/>
-      <c r="I105" s="6" t="e"/>
+      <c r="I105" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J105" s="6" t="e"/>
+      <c r="K105" s="6" t="e"/>
     </row>
     <row r="106" ht="27" customHeight="true">
       <c r="A106" s="6" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>39</v>
+        <v>274</v>
       </c>
       <c r="G106" s="6" t="e"/>
       <c r="H106" s="6" t="e"/>
       <c r="I106" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J106" s="6" t="e"/>
+      <c r="K106" s="6" t="e"/>
     </row>
     <row r="107" ht="27" customHeight="true">
       <c r="A107" s="6" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>39</v>
+        <v>274</v>
       </c>
       <c r="G107" s="6" t="e"/>
       <c r="H107" s="6" t="e"/>
-      <c r="I107" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I107" s="6" t="e"/>
       <c r="J107" s="6" t="e"/>
+      <c r="K107" s="6" t="e"/>
     </row>
     <row r="108" ht="27" customHeight="true">
       <c r="A108" s="6" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E108" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G108" s="6" t="e"/>
       <c r="H108" s="6" t="e"/>
-      <c r="I108" s="6" t="e"/>
+      <c r="I108" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J108" s="6" t="e"/>
+      <c r="K108" s="6" t="e"/>
     </row>
     <row r="109" ht="27" customHeight="true">
       <c r="A109" s="6" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E109" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G109" s="6" t="e"/>
       <c r="H109" s="6" t="e"/>
-      <c r="I109" s="6" t="e"/>
+      <c r="I109" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J109" s="6" t="e"/>
+      <c r="K109" s="6" t="e"/>
     </row>
     <row r="110" ht="27" customHeight="true">
       <c r="A110" s="6" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E110" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G110" s="6" t="e"/>
       <c r="H110" s="6" t="e"/>
       <c r="I110" s="6" t="e"/>
       <c r="J110" s="6" t="e"/>
+      <c r="K110" s="6" t="e"/>
     </row>
     <row r="111" ht="27" customHeight="true">
       <c r="A111" s="6" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E111" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>282</v>
+        <v>40</v>
       </c>
       <c r="G111" s="6" t="e"/>
       <c r="H111" s="6" t="e"/>
       <c r="I111" s="6" t="e"/>
       <c r="J111" s="6" t="e"/>
+      <c r="K111" s="6" t="e"/>
     </row>
     <row r="112" ht="27" customHeight="true">
       <c r="A112" s="6" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B112" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E112" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>285</v>
+        <v>40</v>
       </c>
       <c r="G112" s="6" t="e"/>
       <c r="H112" s="6" t="e"/>
-      <c r="I112" s="6" t="e"/>
+      <c r="I112" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J112" s="6" t="e"/>
+      <c r="K112" s="6" t="e"/>
     </row>
     <row r="113" ht="27" customHeight="true">
       <c r="A113" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E113" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G113" s="6" t="e"/>
       <c r="H113" s="6" t="e"/>
-      <c r="I113" s="6" t="e"/>
+      <c r="I113" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J113" s="6" t="e"/>
+      <c r="K113" s="6" t="e"/>
     </row>
     <row r="114" ht="27" customHeight="true">
       <c r="A114" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E114" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="G114" s="6" t="e"/>
       <c r="H114" s="6" t="e"/>
       <c r="I114" s="6" t="e"/>
       <c r="J114" s="6" t="e"/>
+      <c r="K114" s="6" t="e"/>
     </row>
     <row r="115" ht="27" customHeight="true">
       <c r="A115" s="6" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E115" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F115" s="6" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="G115" s="6" t="e"/>
       <c r="H115" s="6" t="e"/>
-      <c r="I115" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I115" s="6" t="e"/>
       <c r="J115" s="6" t="e"/>
+      <c r="K115" s="6" t="e"/>
     </row>
     <row r="116" ht="27" customHeight="true">
       <c r="A116" s="6" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="G116" s="6" t="e"/>
       <c r="H116" s="6" t="e"/>
       <c r="I116" s="6" t="e"/>
       <c r="J116" s="6" t="e"/>
+      <c r="K116" s="6" t="e"/>
     </row>
     <row r="117" ht="27" customHeight="true">
       <c r="A117" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F117" s="6" t="s">
         <v>295</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
       <c r="G117" s="6" t="e"/>
       <c r="H117" s="6" t="e"/>
       <c r="I117" s="6" t="e"/>
       <c r="J117" s="6" t="e"/>
+      <c r="K117" s="6" t="e"/>
     </row>
     <row r="118" ht="27" customHeight="true">
       <c r="A118" s="6" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E118" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F118" s="6" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="G118" s="6" t="e"/>
       <c r="H118" s="6" t="e"/>
-      <c r="I118" s="6" t="e"/>
+      <c r="I118" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J118" s="6" t="e"/>
+      <c r="K118" s="6" t="e"/>
     </row>
     <row r="119" ht="27" customHeight="true">
       <c r="A119" s="6" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E119" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F119" s="6" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="G119" s="6" t="e"/>
       <c r="H119" s="6" t="e"/>
       <c r="I119" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J119" s="6" t="e"/>
+      <c r="K119" s="6" t="e"/>
     </row>
     <row r="120" ht="27" customHeight="true">
       <c r="A120" s="6" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E120" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F120" s="6" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="G120" s="6" t="e"/>
       <c r="H120" s="6" t="e"/>
-      <c r="I120" s="6" t="e"/>
+      <c r="I120" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J120" s="6" t="e"/>
+      <c r="K120" s="6" t="e"/>
     </row>
     <row r="121" ht="27" customHeight="true">
       <c r="A121" s="6" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E121" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F121" s="6" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="G121" s="6" t="e"/>
       <c r="H121" s="6" t="e"/>
-      <c r="I121" s="6" t="e"/>
+      <c r="I121" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J121" s="6" t="e"/>
+      <c r="K121" s="6" t="e"/>
     </row>
     <row r="122" ht="27" customHeight="true">
       <c r="A122" s="6" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E122" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F122" s="6" t="s">
-        <v>42</v>
+        <v>311</v>
       </c>
       <c r="G122" s="6" t="e"/>
       <c r="H122" s="6" t="e"/>
-      <c r="I122" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I122" s="6" t="e"/>
       <c r="J122" s="6" t="e"/>
+      <c r="K122" s="6" t="e"/>
     </row>
     <row r="123" ht="27" customHeight="true">
       <c r="A123" s="6" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E123" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F123" s="6" t="s">
-        <v>42</v>
+        <v>311</v>
       </c>
       <c r="G123" s="6" t="e"/>
       <c r="H123" s="6" t="e"/>
-      <c r="I123" s="6" t="e"/>
+      <c r="I123" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J123" s="6" t="e"/>
+      <c r="K123" s="6" t="e"/>
     </row>
     <row r="124" ht="27" customHeight="true">
       <c r="A124" s="6" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F124" s="6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G124" s="6" t="e"/>
       <c r="H124" s="6" t="e"/>
-      <c r="I124" s="6" t="e"/>
+      <c r="I124" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J124" s="6" t="e"/>
+      <c r="K124" s="6" t="e"/>
     </row>
     <row r="125" ht="27" customHeight="true">
       <c r="A125" s="6" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F125" s="6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G125" s="6" t="e"/>
       <c r="H125" s="6" t="e"/>
       <c r="I125" s="6" t="e"/>
       <c r="J125" s="6" t="e"/>
+      <c r="K125" s="6" t="e"/>
     </row>
     <row r="126" ht="27" customHeight="true">
       <c r="A126" s="6" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F126" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G126" s="6" t="e"/>
       <c r="H126" s="6" t="e"/>
-      <c r="I126" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I126" s="6" t="e"/>
       <c r="J126" s="6" t="e"/>
+      <c r="K126" s="6" t="e"/>
     </row>
     <row r="127" ht="27" customHeight="true">
       <c r="A127" s="6" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E127" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G127" s="6" t="e"/>
       <c r="H127" s="6" t="e"/>
-      <c r="I127" s="6" t="e"/>
+      <c r="I127" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J127" s="6" t="e"/>
+      <c r="K127" s="6" t="e"/>
     </row>
     <row r="128" ht="27" customHeight="true">
       <c r="A128" s="6" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E128" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>321</v>
+        <v>46</v>
       </c>
       <c r="G128" s="6" t="e"/>
       <c r="H128" s="6" t="e"/>
-      <c r="I128" s="6" t="e"/>
+      <c r="I128" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J128" s="6" t="e"/>
+      <c r="K128" s="6" t="e"/>
     </row>
     <row r="129" ht="27" customHeight="true">
       <c r="A129" s="6" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E129" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F129" s="6" t="s">
-        <v>321</v>
+        <v>49</v>
       </c>
       <c r="G129" s="6" t="e"/>
       <c r="H129" s="6" t="e"/>
       <c r="I129" s="6" t="e"/>
       <c r="J129" s="6" t="e"/>
+      <c r="K129" s="6" t="e"/>
     </row>
     <row r="130" ht="27" customHeight="true">
       <c r="A130" s="6" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E130" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F130" s="6" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="G130" s="6" t="e"/>
       <c r="H130" s="6" t="e"/>
-      <c r="I130" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I130" s="6" t="e"/>
       <c r="J130" s="6" t="e"/>
+      <c r="K130" s="6" t="e"/>
     </row>
     <row r="131" ht="27" customHeight="true">
       <c r="A131" s="6" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E131" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F131" s="6" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="G131" s="6" t="e"/>
       <c r="H131" s="6" t="e"/>
       <c r="I131" s="6" t="e"/>
       <c r="J131" s="6" t="e"/>
+      <c r="K131" s="6" t="e"/>
     </row>
     <row r="132" ht="27" customHeight="true">
       <c r="A132" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F132" s="6" t="s">
         <v>328</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
       <c r="G132" s="6" t="e"/>
       <c r="H132" s="6" t="e"/>
       <c r="I132" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J132" s="6" t="e"/>
+      <c r="K132" s="6" t="e"/>
     </row>
     <row r="133" ht="27" customHeight="true">
       <c r="A133" s="6" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F133" s="6" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="G133" s="6" t="e"/>
       <c r="H133" s="6" t="e"/>
-      <c r="I133" s="6" t="e"/>
+      <c r="I133" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J133" s="6" t="e"/>
+      <c r="K133" s="6" t="e"/>
     </row>
     <row r="134" ht="27" customHeight="true">
       <c r="A134" s="6" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E134" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F134" s="6" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="G134" s="6" t="e"/>
       <c r="H134" s="6" t="e"/>
-      <c r="I134" s="6" t="e"/>
+      <c r="I134" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J134" s="6" t="e"/>
+      <c r="K134" s="6" t="e"/>
     </row>
     <row r="135" ht="27" customHeight="true">
       <c r="A135" s="6" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E135" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F135" s="6" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="G135" s="6" t="e"/>
       <c r="H135" s="6" t="e"/>
       <c r="I135" s="6" t="e"/>
       <c r="J135" s="6" t="e"/>
+      <c r="K135" s="6" t="e"/>
     </row>
     <row r="136" ht="27" customHeight="true">
       <c r="A136" s="6" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C136" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="D136" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E136" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F136" s="6" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G136" s="6" t="e"/>
       <c r="H136" s="6" t="e"/>
       <c r="I136" s="6" t="e"/>
       <c r="J136" s="6" t="e"/>
+      <c r="K136" s="6" t="e"/>
     </row>
     <row r="137" ht="27" customHeight="true">
       <c r="A137" s="6" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B137" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E137" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F137" s="6" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="G137" s="6" t="e"/>
       <c r="H137" s="6" t="e"/>
       <c r="I137" s="6" t="e"/>
       <c r="J137" s="6" t="e"/>
+      <c r="K137" s="6" t="e"/>
     </row>
     <row r="138" ht="27" customHeight="true">
       <c r="A138" s="6" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E138" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F138" s="6" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="G138" s="6" t="e"/>
       <c r="H138" s="6" t="e"/>
       <c r="I138" s="6" t="e"/>
       <c r="J138" s="6" t="e"/>
+      <c r="K138" s="6" t="e"/>
     </row>
     <row r="139" ht="27" customHeight="true">
       <c r="A139" s="6" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E139" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F139" s="6" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="G139" s="6" t="e"/>
       <c r="H139" s="6" t="e"/>
       <c r="I139" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J139" s="6" t="e"/>
+      <c r="K139" s="6" t="e"/>
     </row>
     <row r="140" ht="27" customHeight="true">
       <c r="A140" s="6" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E140" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F140" s="6" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="G140" s="6" t="e"/>
       <c r="H140" s="6" t="e"/>
-      <c r="I140" s="6" t="e"/>
+      <c r="I140" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J140" s="6" t="e"/>
+      <c r="K140" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="141" ht="27" customHeight="true">
       <c r="A141" s="6" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B141" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E141" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="G141" s="6" t="e"/>
       <c r="H141" s="6" t="e"/>
       <c r="I141" s="6" t="e"/>
       <c r="J141" s="6" t="e"/>
+      <c r="K141" s="6" t="e"/>
     </row>
     <row r="142" ht="27" customHeight="true">
       <c r="A142" s="6" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E142" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F142" s="6" t="s">
-        <v>54</v>
+        <v>355</v>
       </c>
       <c r="G142" s="6" t="e"/>
       <c r="H142" s="6" t="e"/>
-      <c r="I142" s="6" t="e"/>
+      <c r="I142" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J142" s="6" t="e"/>
+      <c r="K142" s="6" t="e"/>
     </row>
     <row r="143" ht="27" customHeight="true">
       <c r="A143" s="6" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="C143" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="D143" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F143" s="6" t="s">
         <v>355</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G143" s="6" t="e"/>
       <c r="H143" s="6" t="e"/>
       <c r="I143" s="6" t="e"/>
       <c r="J143" s="6" t="e"/>
+      <c r="K143" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="144" ht="27" customHeight="true">
       <c r="A144" s="6" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E144" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F144" s="6" t="s">
-        <v>54</v>
+        <v>355</v>
       </c>
       <c r="G144" s="6" t="e"/>
       <c r="H144" s="6" t="e"/>
       <c r="I144" s="6" t="e"/>
       <c r="J144" s="6" t="e"/>
+      <c r="K144" s="6" t="e"/>
     </row>
     <row r="145" ht="27" customHeight="true">
       <c r="A145" s="6" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E145" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F145" s="6" t="s">
-        <v>360</v>
+        <v>55</v>
       </c>
       <c r="G145" s="6" t="e"/>
       <c r="H145" s="6" t="e"/>
-      <c r="I145" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I145" s="6" t="e"/>
       <c r="J145" s="6" t="e"/>
+      <c r="K145" s="6" t="e"/>
     </row>
     <row r="146" ht="27" customHeight="true">
       <c r="A146" s="6" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E146" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F146" s="6" t="s">
-        <v>360</v>
+        <v>55</v>
       </c>
       <c r="G146" s="6" t="e"/>
       <c r="H146" s="6" t="e"/>
       <c r="I146" s="6" t="e"/>
       <c r="J146" s="6" t="e"/>
+      <c r="K146" s="6" t="e"/>
     </row>
     <row r="147" ht="27" customHeight="true">
       <c r="A147" s="6" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E147" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F147" s="6" t="s">
-        <v>365</v>
+        <v>55</v>
       </c>
       <c r="G147" s="6" t="e"/>
       <c r="H147" s="6" t="e"/>
-      <c r="I147" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I147" s="6" t="e"/>
       <c r="J147" s="6" t="e"/>
+      <c r="K147" s="6" t="e"/>
     </row>
     <row r="148" ht="27" customHeight="true">
       <c r="A148" s="6" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E148" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F148" s="6" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="G148" s="6" t="e"/>
       <c r="H148" s="6" t="e"/>
-      <c r="I148" s="6" t="e"/>
+      <c r="I148" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J148" s="6" t="e"/>
+      <c r="K148" s="6" t="e"/>
     </row>
     <row r="149" ht="27" customHeight="true">
       <c r="A149" s="6" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C149" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="D149" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F149" s="6" t="s">
         <v>370</v>
-      </c>
-[...7 lines deleted...]
-        <v>371</v>
       </c>
       <c r="G149" s="6" t="e"/>
       <c r="H149" s="6" t="e"/>
       <c r="I149" s="6" t="e"/>
       <c r="J149" s="6" t="e"/>
+      <c r="K149" s="6" t="e"/>
     </row>
     <row r="150" ht="27" customHeight="true">
       <c r="A150" s="6" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E150" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F150" s="6" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="G150" s="6" t="e"/>
       <c r="H150" s="6" t="e"/>
-      <c r="I150" s="6" t="e"/>
+      <c r="I150" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J150" s="6" t="e"/>
+      <c r="K150" s="6" t="e"/>
     </row>
     <row r="151" ht="27" customHeight="true">
       <c r="A151" s="6" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E151" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F151" s="6" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="G151" s="6" t="e"/>
       <c r="H151" s="6" t="e"/>
       <c r="I151" s="6" t="e"/>
       <c r="J151" s="6" t="e"/>
+      <c r="K151" s="6" t="e"/>
     </row>
     <row r="152" ht="27" customHeight="true">
       <c r="A152" s="6" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B152" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E152" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F152" s="6" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="G152" s="6" t="e"/>
       <c r="H152" s="6" t="e"/>
       <c r="I152" s="6" t="e"/>
       <c r="J152" s="6" t="e"/>
+      <c r="K152" s="6" t="e"/>
     </row>
     <row r="153" ht="27" customHeight="true">
       <c r="A153" s="6" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B153" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E153" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F153" s="6" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="G153" s="6" t="e"/>
       <c r="H153" s="6" t="e"/>
-      <c r="I153" s="6" t="e"/>
+      <c r="I153" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J153" s="6" t="e"/>
+      <c r="K153" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="154" ht="27" customHeight="true">
       <c r="A154" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="B154" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="D154" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E154" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F154" s="6" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
       <c r="G154" s="6" t="e"/>
       <c r="H154" s="6" t="e"/>
-      <c r="I154" s="6" t="e"/>
+      <c r="I154" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J154" s="6" t="e"/>
+      <c r="K154" s="6" t="e"/>
     </row>
     <row r="155" ht="27" customHeight="true">
       <c r="A155" s="6" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B155" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E155" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F155" s="6" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="G155" s="6" t="e"/>
       <c r="H155" s="6" t="e"/>
       <c r="I155" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J155" s="6" t="e"/>
+      <c r="K155" s="6" t="e"/>
     </row>
     <row r="156" ht="27" customHeight="true">
       <c r="A156" s="6" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B156" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E156" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F156" s="6" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="G156" s="6" t="e"/>
       <c r="H156" s="6" t="e"/>
-      <c r="I156" s="6" t="e"/>
+      <c r="I156" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J156" s="6" t="e"/>
+      <c r="K156" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="157" ht="27" customHeight="true">
       <c r="A157" s="6" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B157" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E157" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F157" s="6" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="G157" s="6" t="e"/>
       <c r="H157" s="6" t="e"/>
-      <c r="I157" s="6" t="e"/>
+      <c r="I157" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J157" s="6" t="e"/>
+      <c r="K157" s="6" t="e"/>
     </row>
     <row r="158" ht="27" customHeight="true">
       <c r="A158" s="6" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B158" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E158" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F158" s="6" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G158" s="6" t="e"/>
       <c r="H158" s="6" t="e"/>
-      <c r="I158" s="6" t="e"/>
+      <c r="I158" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J158" s="6" t="e"/>
+      <c r="K158" s="6" t="e"/>
     </row>
     <row r="159" ht="27" customHeight="true">
       <c r="A159" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F159" s="6" t="s">
         <v>393</v>
-      </c>
-[...13 lines deleted...]
-        <v>395</v>
       </c>
       <c r="G159" s="6" t="e"/>
       <c r="H159" s="6" t="e"/>
-      <c r="I159" s="6" t="e"/>
+      <c r="I159" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J159" s="6" t="e"/>
+      <c r="K159" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="160" ht="27" customHeight="true">
       <c r="A160" s="6" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B160" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E160" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F160" s="6" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="G160" s="6" t="e"/>
       <c r="H160" s="6" t="e"/>
-      <c r="I160" s="6" t="e"/>
+      <c r="I160" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J160" s="6" t="e"/>
+      <c r="K160" s="6" t="e"/>
     </row>
     <row r="161" ht="27" customHeight="true">
       <c r="A161" s="6" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B161" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E161" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F161" s="6" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="G161" s="6" t="e"/>
       <c r="H161" s="6" t="e"/>
-      <c r="I161" s="6" t="e"/>
+      <c r="I161" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J161" s="6" t="e"/>
+      <c r="K161" s="6" t="e"/>
     </row>
     <row r="162" ht="27" customHeight="true">
       <c r="A162" s="6" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B162" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E162" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F162" s="6" t="s">
-        <v>23</v>
+        <v>405</v>
       </c>
       <c r="G162" s="6" t="e"/>
       <c r="H162" s="6" t="e"/>
       <c r="I162" s="6" t="e"/>
       <c r="J162" s="6" t="e"/>
+      <c r="K162" s="6" t="e"/>
     </row>
     <row r="163" ht="27" customHeight="true">
       <c r="A163" s="6" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B163" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E163" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F163" s="6" t="s">
-        <v>23</v>
+        <v>408</v>
       </c>
       <c r="G163" s="6" t="e"/>
       <c r="H163" s="6" t="e"/>
-      <c r="I163" s="6" t="e"/>
+      <c r="I163" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J163" s="6" t="e"/>
+      <c r="K163" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="164" ht="27" customHeight="true">
       <c r="A164" s="6" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B164" s="6" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C164" s="6" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E164" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F164" s="6" t="s">
-        <v>23</v>
+        <v>408</v>
       </c>
       <c r="G164" s="6" t="e"/>
       <c r="H164" s="6" t="e"/>
       <c r="I164" s="6" t="e"/>
       <c r="J164" s="6" t="e"/>
+      <c r="K164" s="6" t="e"/>
     </row>
     <row r="165" ht="27" customHeight="true">
       <c r="A165" s="6" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B165" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E165" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F165" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G165" s="6" t="e"/>
       <c r="H165" s="6" t="e"/>
-      <c r="I165" s="6" t="e"/>
+      <c r="I165" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J165" s="6" t="e"/>
+      <c r="K165" s="6" t="e"/>
     </row>
     <row r="166" ht="27" customHeight="true">
       <c r="A166" s="6" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E166" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F166" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G166" s="6" t="e"/>
       <c r="H166" s="6" t="e"/>
       <c r="I166" s="6" t="e"/>
       <c r="J166" s="6" t="e"/>
+      <c r="K166" s="6" t="e"/>
     </row>
     <row r="167" ht="27" customHeight="true">
       <c r="A167" s="6" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B167" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E167" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F167" s="6" t="s">
-        <v>413</v>
+        <v>24</v>
       </c>
       <c r="G167" s="6" t="e"/>
       <c r="H167" s="6" t="e"/>
       <c r="I167" s="6" t="e"/>
       <c r="J167" s="6" t="e"/>
+      <c r="K167" s="6" t="e"/>
     </row>
     <row r="168" ht="27" customHeight="true">
       <c r="A168" s="6" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E168" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F168" s="6" t="s">
-        <v>416</v>
+        <v>24</v>
       </c>
       <c r="G168" s="6" t="e"/>
       <c r="H168" s="6" t="e"/>
       <c r="I168" s="6" t="e"/>
       <c r="J168" s="6" t="e"/>
+      <c r="K168" s="6" t="e"/>
     </row>
     <row r="169" ht="27" customHeight="true">
       <c r="A169" s="6" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B169" s="6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E169" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F169" s="6" t="s">
-        <v>419</v>
+        <v>24</v>
       </c>
       <c r="G169" s="6" t="e"/>
       <c r="H169" s="6" t="e"/>
       <c r="I169" s="6" t="e"/>
       <c r="J169" s="6" t="e"/>
+      <c r="K169" s="6" t="e"/>
     </row>
     <row r="170" ht="27" customHeight="true">
       <c r="A170" s="6" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B170" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E170" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F170" s="6" t="s">
-        <v>59</v>
+        <v>423</v>
       </c>
       <c r="G170" s="6" t="e"/>
       <c r="H170" s="6" t="e"/>
-      <c r="I170" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I170" s="6" t="e"/>
       <c r="J170" s="6" t="e"/>
+      <c r="K170" s="6" t="e"/>
     </row>
     <row r="171" ht="27" customHeight="true">
       <c r="A171" s="6" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B171" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E171" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F171" s="6" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="G171" s="6" t="e"/>
       <c r="H171" s="6" t="e"/>
       <c r="I171" s="6" t="e"/>
       <c r="J171" s="6" t="e"/>
+      <c r="K171" s="6" t="e"/>
     </row>
     <row r="172" ht="27" customHeight="true">
       <c r="A172" s="6" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B172" s="6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E172" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F172" s="6" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="G172" s="6" t="e"/>
       <c r="H172" s="6" t="e"/>
-      <c r="I172" s="6" t="e"/>
+      <c r="I172" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J172" s="6" t="e"/>
+      <c r="K172" s="6" t="e"/>
     </row>
     <row r="173" ht="27" customHeight="true">
       <c r="A173" s="6" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B173" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C173" s="6" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E173" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F173" s="6" t="s">
-        <v>427</v>
+        <v>60</v>
       </c>
       <c r="G173" s="6" t="e"/>
       <c r="H173" s="6" t="e"/>
-      <c r="I173" s="6" t="e"/>
+      <c r="I173" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J173" s="6" t="e"/>
+      <c r="K173" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="174" ht="27" customHeight="true">
       <c r="A174" s="6" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B174" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C174" s="6" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E174" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F174" s="6" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="G174" s="6" t="e"/>
       <c r="H174" s="6" t="e"/>
       <c r="I174" s="6" t="e"/>
       <c r="J174" s="6" t="e"/>
+      <c r="K174" s="6" t="e"/>
     </row>
     <row r="175" ht="27" customHeight="true">
       <c r="A175" s="6" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B175" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E175" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F175" s="6" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="G175" s="6" t="e"/>
       <c r="H175" s="6" t="e"/>
       <c r="I175" s="6" t="e"/>
       <c r="J175" s="6" t="e"/>
+      <c r="K175" s="6" t="e"/>
     </row>
     <row r="176" ht="27" customHeight="true">
       <c r="A176" s="6" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B176" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C176" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="D176" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F176" s="6" t="s">
         <v>437</v>
-      </c>
-[...7 lines deleted...]
-        <v>438</v>
       </c>
       <c r="G176" s="6" t="e"/>
       <c r="H176" s="6" t="e"/>
       <c r="I176" s="6" t="e"/>
       <c r="J176" s="6" t="e"/>
+      <c r="K176" s="6" t="e"/>
     </row>
     <row r="177" ht="27" customHeight="true">
       <c r="A177" s="6" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B177" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E177" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F177" s="6" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G177" s="6" t="e"/>
       <c r="H177" s="6" t="e"/>
       <c r="I177" s="6" t="e"/>
       <c r="J177" s="6" t="e"/>
+      <c r="K177" s="6" t="e"/>
     </row>
     <row r="178" ht="27" customHeight="true">
       <c r="A178" s="6" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B178" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E178" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F178" s="6" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="G178" s="6" t="e"/>
       <c r="H178" s="6" t="e"/>
       <c r="I178" s="6" t="e"/>
       <c r="J178" s="6" t="e"/>
+      <c r="K178" s="6" t="e"/>
     </row>
     <row r="179" ht="27" customHeight="true">
       <c r="A179" s="6" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E179" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F179" s="6" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="G179" s="6" t="e"/>
       <c r="H179" s="6" t="e"/>
-      <c r="I179" s="6" t="e"/>
+      <c r="I179" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J179" s="6" t="e"/>
+      <c r="K179" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="180" ht="27" customHeight="true">
       <c r="A180" s="6" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B180" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E180" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F180" s="6" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="G180" s="6" t="e"/>
       <c r="H180" s="6" t="e"/>
       <c r="I180" s="6" t="e"/>
       <c r="J180" s="6" t="e"/>
+      <c r="K180" s="6" t="e"/>
     </row>
     <row r="181" ht="27" customHeight="true">
       <c r="A181" s="6" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B181" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E181" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F181" s="6" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="G181" s="6" t="e"/>
       <c r="H181" s="6" t="e"/>
       <c r="I181" s="6" t="e"/>
       <c r="J181" s="6" t="e"/>
+      <c r="K181" s="6" t="e"/>
     </row>
     <row r="182" ht="27" customHeight="true">
       <c r="A182" s="6" t="s">
+        <v>454</v>
+      </c>
+      <c r="B182" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="D182" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E182" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F182" s="6" t="s">
         <v>451</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G182" s="6" t="e"/>
       <c r="H182" s="6" t="e"/>
       <c r="I182" s="6" t="e"/>
       <c r="J182" s="6" t="e"/>
+      <c r="K182" s="6" t="e"/>
     </row>
     <row r="183" ht="27" customHeight="true">
       <c r="A183" s="6" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B183" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E183" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F183" s="6" t="s">
-        <v>67</v>
+        <v>458</v>
       </c>
       <c r="G183" s="6" t="e"/>
       <c r="H183" s="6" t="e"/>
       <c r="I183" s="6" t="e"/>
       <c r="J183" s="6" t="e"/>
+      <c r="K183" s="6" t="e"/>
     </row>
     <row r="184" ht="27" customHeight="true">
       <c r="A184" s="6" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E184" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F184" s="6" t="s">
-        <v>67</v>
+        <v>458</v>
       </c>
       <c r="G184" s="6" t="e"/>
       <c r="H184" s="6" t="e"/>
       <c r="I184" s="6" t="e"/>
       <c r="J184" s="6" t="e"/>
+      <c r="K184" s="6" t="e"/>
     </row>
     <row r="185" ht="27" customHeight="true">
       <c r="A185" s="6" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B185" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E185" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F185" s="6" t="s">
-        <v>459</v>
+        <v>68</v>
       </c>
       <c r="G185" s="6" t="e"/>
       <c r="H185" s="6" t="e"/>
-      <c r="I185" s="6" t="e"/>
+      <c r="I185" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J185" s="6" t="e"/>
+      <c r="K185" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="186" ht="27" customHeight="true">
       <c r="A186" s="6" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B186" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E186" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F186" s="6" t="s">
-        <v>459</v>
+        <v>68</v>
       </c>
       <c r="G186" s="6" t="e"/>
       <c r="H186" s="6" t="e"/>
-      <c r="I186" s="6" t="e"/>
+      <c r="I186" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J186" s="6" t="e"/>
+      <c r="K186" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="187" ht="27" customHeight="true">
       <c r="A187" s="6" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B187" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E187" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F187" s="6" t="s">
-        <v>464</v>
+        <v>68</v>
       </c>
       <c r="G187" s="6" t="e"/>
       <c r="H187" s="6" t="e"/>
-      <c r="I187" s="6" t="e"/>
+      <c r="I187" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J187" s="6" t="e"/>
+      <c r="K187" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="188" ht="27" customHeight="true">
       <c r="A188" s="6" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E188" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F188" s="6" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="G188" s="6" t="e"/>
       <c r="H188" s="6" t="e"/>
-      <c r="I188" s="6" t="e"/>
+      <c r="I188" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J188" s="6" t="e"/>
+      <c r="K188" s="6" t="e"/>
     </row>
     <row r="189" ht="27" customHeight="true">
       <c r="A189" s="6" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C189" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="D189" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E189" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F189" s="6" t="s">
         <v>469</v>
-      </c>
-[...7 lines deleted...]
-        <v>470</v>
       </c>
       <c r="G189" s="6" t="e"/>
       <c r="H189" s="6" t="e"/>
-      <c r="I189" s="6" t="e"/>
+      <c r="I189" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J189" s="6" t="e"/>
+      <c r="K189" s="6" t="e"/>
     </row>
     <row r="190" ht="27" customHeight="true">
       <c r="A190" s="6" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B190" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E190" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F190" s="6" t="s">
-        <v>70</v>
+        <v>474</v>
       </c>
       <c r="G190" s="6" t="e"/>
       <c r="H190" s="6" t="e"/>
-      <c r="I190" s="6" t="e"/>
+      <c r="I190" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J190" s="6" t="e"/>
+      <c r="K190" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="191" ht="27" customHeight="true">
       <c r="A191" s="6" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E191" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F191" s="6" t="s">
-        <v>70</v>
+        <v>477</v>
       </c>
       <c r="G191" s="6" t="e"/>
       <c r="H191" s="6" t="e"/>
-      <c r="I191" s="6" t="e"/>
+      <c r="I191" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J191" s="6" t="e"/>
+      <c r="K191" s="6" t="e"/>
     </row>
     <row r="192" ht="27" customHeight="true">
       <c r="A192" s="6" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B192" s="6" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E192" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F192" s="6" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="G192" s="6" t="e"/>
       <c r="H192" s="6" t="e"/>
       <c r="I192" s="6" t="e"/>
       <c r="J192" s="6" t="e"/>
+      <c r="K192" s="6" t="e"/>
     </row>
     <row r="193" ht="27" customHeight="true">
       <c r="A193" s="6" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="D193" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E193" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F193" s="6" t="s">
-        <v>480</v>
+        <v>71</v>
       </c>
       <c r="G193" s="6" t="e"/>
       <c r="H193" s="6" t="e"/>
-      <c r="I193" s="6" t="e"/>
+      <c r="I193" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J193" s="6" t="e"/>
+      <c r="K193" s="6" t="e"/>
     </row>
     <row r="194" ht="27" customHeight="true">
       <c r="A194" s="6" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B194" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E194" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F194" s="6" t="s">
-        <v>483</v>
+        <v>71</v>
       </c>
       <c r="G194" s="6" t="e"/>
       <c r="H194" s="6" t="e"/>
       <c r="I194" s="6" t="e"/>
       <c r="J194" s="6" t="e"/>
+      <c r="K194" s="6" t="e"/>
     </row>
     <row r="195" ht="27" customHeight="true">
       <c r="A195" s="6" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E195" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F195" s="6" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G195" s="6" t="e"/>
       <c r="H195" s="6" t="e"/>
       <c r="I195" s="6" t="e"/>
       <c r="J195" s="6" t="e"/>
+      <c r="K195" s="6" t="e"/>
     </row>
     <row r="196" ht="27" customHeight="true">
       <c r="A196" s="6" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C196" s="6" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E196" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F196" s="6" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="G196" s="6" t="e"/>
       <c r="H196" s="6" t="e"/>
-      <c r="I196" s="6" t="e"/>
+      <c r="I196" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J196" s="6" t="e"/>
+      <c r="K196" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="197" ht="27" customHeight="true">
       <c r="A197" s="6" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E197" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F197" s="6" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="G197" s="6" t="e"/>
       <c r="H197" s="6" t="e"/>
-      <c r="I197" s="6" t="e"/>
+      <c r="I197" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J197" s="6" t="e"/>
+      <c r="K197" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="198" ht="27" customHeight="true">
       <c r="A198" s="6" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C198" s="6" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E198" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F198" s="6" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="G198" s="6" t="e"/>
       <c r="H198" s="6" t="e"/>
-      <c r="I198" s="6" t="e"/>
+      <c r="I198" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J198" s="6" t="e"/>
+      <c r="K198" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="199" ht="27" customHeight="true">
       <c r="A199" s="6" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C199" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="D199" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E199" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F199" s="6" t="s">
         <v>496</v>
-      </c>
-[...7 lines deleted...]
-        <v>497</v>
       </c>
       <c r="G199" s="6" t="e"/>
       <c r="H199" s="6" t="e"/>
       <c r="I199" s="6" t="e"/>
       <c r="J199" s="6" t="e"/>
+      <c r="K199" s="6" t="e"/>
     </row>
     <row r="200" ht="27" customHeight="true">
       <c r="A200" s="6" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C200" s="6" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E200" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F200" s="6" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="G200" s="6" t="e"/>
       <c r="H200" s="6" t="e"/>
       <c r="I200" s="6" t="e"/>
       <c r="J200" s="6" t="e"/>
+      <c r="K200" s="6" t="e"/>
     </row>
     <row r="201" ht="27" customHeight="true">
       <c r="A201" s="6" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C201" s="6" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E201" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F201" s="6" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="G201" s="6" t="e"/>
       <c r="H201" s="6" t="e"/>
       <c r="I201" s="6" t="e"/>
       <c r="J201" s="6" t="e"/>
+      <c r="K201" s="6" t="e"/>
     </row>
     <row r="202" ht="27" customHeight="true">
       <c r="A202" s="6" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E202" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F202" s="6" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="G202" s="6" t="e"/>
       <c r="H202" s="6" t="e"/>
       <c r="I202" s="6" t="e"/>
       <c r="J202" s="6" t="e"/>
+      <c r="K202" s="6" t="e"/>
     </row>
     <row r="203" ht="27" customHeight="true">
       <c r="A203" s="6" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C203" s="6" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E203" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F203" s="6" t="s">
         <v>507</v>
       </c>
       <c r="G203" s="6" t="e"/>
       <c r="H203" s="6" t="e"/>
       <c r="I203" s="6" t="e"/>
       <c r="J203" s="6" t="e"/>
+      <c r="K203" s="6" t="e"/>
     </row>
     <row r="204" ht="27" customHeight="true">
       <c r="A204" s="6" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C204" s="6" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E204" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F204" s="6" t="s">
-        <v>73</v>
+        <v>512</v>
       </c>
       <c r="G204" s="6" t="e"/>
       <c r="H204" s="6" t="e"/>
       <c r="I204" s="6" t="e"/>
       <c r="J204" s="6" t="e"/>
+      <c r="K204" s="6" t="e"/>
     </row>
     <row r="205" ht="27" customHeight="true">
       <c r="A205" s="6" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E205" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F205" s="6" t="s">
         <v>512</v>
       </c>
       <c r="G205" s="6" t="e"/>
       <c r="H205" s="6" t="e"/>
       <c r="I205" s="6" t="e"/>
       <c r="J205" s="6" t="e"/>
+      <c r="K205" s="6" t="e"/>
     </row>
     <row r="206" ht="27" customHeight="true">
       <c r="A206" s="6" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C206" s="6" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E206" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F206" s="6" t="s">
-        <v>76</v>
+        <v>517</v>
       </c>
       <c r="G206" s="6" t="e"/>
       <c r="H206" s="6" t="e"/>
       <c r="I206" s="6" t="e"/>
       <c r="J206" s="6" t="e"/>
+      <c r="K206" s="6" t="e"/>
     </row>
     <row r="207" ht="27" customHeight="true">
       <c r="A207" s="6" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C207" s="6" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E207" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F207" s="6" t="s">
-        <v>517</v>
+        <v>74</v>
       </c>
       <c r="G207" s="6" t="e"/>
       <c r="H207" s="6" t="e"/>
-      <c r="I207" s="6" t="e"/>
+      <c r="I207" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J207" s="6" t="e"/>
+      <c r="K207" s="6" t="e"/>
     </row>
     <row r="208" ht="27" customHeight="true">
       <c r="A208" s="6" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D208" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E208" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F208" s="6" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="G208" s="6" t="e"/>
       <c r="H208" s="6" t="e"/>
-      <c r="I208" s="6" t="e"/>
+      <c r="I208" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J208" s="6" t="e"/>
+      <c r="K208" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="209" ht="27" customHeight="true">
       <c r="A209" s="6" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E209" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F209" s="6" t="s">
-        <v>523</v>
+        <v>77</v>
       </c>
       <c r="G209" s="6" t="e"/>
       <c r="H209" s="6" t="e"/>
       <c r="I209" s="6" t="e"/>
       <c r="J209" s="6" t="e"/>
+      <c r="K209" s="6" t="e"/>
     </row>
     <row r="210" ht="27" customHeight="true">
       <c r="A210" s="6" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C210" s="6" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E210" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F210" s="6" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="G210" s="6" t="e"/>
       <c r="H210" s="6" t="e"/>
-      <c r="I210" s="6" t="e"/>
+      <c r="I210" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J210" s="6" t="e"/>
+      <c r="K210" s="6" t="e"/>
     </row>
     <row r="211" ht="27" customHeight="true">
       <c r="A211" s="6" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E211" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F211" s="6" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="G211" s="6" t="e"/>
       <c r="H211" s="6" t="e"/>
       <c r="I211" s="6" t="e"/>
       <c r="J211" s="6" t="e"/>
+      <c r="K211" s="6" t="e"/>
     </row>
     <row r="212" ht="27" customHeight="true">
       <c r="A212" s="6" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C212" s="6" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E212" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F212" s="6" t="s">
-        <v>523</v>
+        <v>533</v>
       </c>
       <c r="G212" s="6" t="e"/>
       <c r="H212" s="6" t="e"/>
-      <c r="I212" s="6" t="e"/>
+      <c r="I212" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J212" s="6" t="e"/>
+      <c r="K212" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="213" ht="27" customHeight="true">
       <c r="A213" s="6" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C213" s="6" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E213" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F213" s="6" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="G213" s="6" t="e"/>
       <c r="H213" s="6" t="e"/>
       <c r="I213" s="6" t="e"/>
       <c r="J213" s="6" t="e"/>
+      <c r="K213" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="214" ht="27" customHeight="true">
       <c r="A214" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>537</v>
+      </c>
+      <c r="D214" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E214" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F214" s="6" t="s">
         <v>533</v>
-      </c>
-[...13 lines deleted...]
-        <v>535</v>
       </c>
       <c r="G214" s="6" t="e"/>
       <c r="H214" s="6" t="e"/>
-      <c r="I214" s="6" t="e"/>
+      <c r="I214" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J214" s="6" t="e"/>
+      <c r="K214" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="215" ht="27" customHeight="true">
       <c r="A215" s="6" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C215" s="6" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E215" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F215" s="6" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="G215" s="6" t="e"/>
       <c r="H215" s="6" t="e"/>
       <c r="I215" s="6" t="e"/>
       <c r="J215" s="6" t="e"/>
+      <c r="K215" s="6" t="e"/>
     </row>
     <row r="216" ht="27" customHeight="true">
       <c r="A216" s="6" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C216" s="6" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E216" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F216" s="6" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="G216" s="6" t="e"/>
       <c r="H216" s="6" t="e"/>
-      <c r="I216" s="6" t="e"/>
+      <c r="I216" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J216" s="6" t="e"/>
+      <c r="K216" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="217" ht="27" customHeight="true">
       <c r="A217" s="6" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C217" s="6" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E217" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F217" s="6" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="G217" s="6" t="e"/>
       <c r="H217" s="6" t="e"/>
       <c r="I217" s="6" t="e"/>
       <c r="J217" s="6" t="e"/>
+      <c r="K217" s="6" t="e"/>
     </row>
     <row r="218" ht="27" customHeight="true">
       <c r="A218" s="6" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C218" s="6" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E218" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F218" s="6" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="G218" s="6" t="e"/>
       <c r="H218" s="6" t="e"/>
       <c r="I218" s="6" t="e"/>
       <c r="J218" s="6" t="e"/>
+      <c r="K218" s="6" t="e"/>
     </row>
     <row r="219" ht="27" customHeight="true">
       <c r="A219" s="6" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C219" s="6" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E219" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F219" s="6" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="G219" s="6" t="e"/>
       <c r="H219" s="6" t="e"/>
       <c r="I219" s="6" t="e"/>
       <c r="J219" s="6" t="e"/>
+      <c r="K219" s="6" t="e"/>
     </row>
     <row r="220" ht="27" customHeight="true">
       <c r="A220" s="6" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C220" s="6" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E220" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F220" s="6" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="G220" s="6" t="e"/>
       <c r="H220" s="6" t="e"/>
       <c r="I220" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J220" s="6" t="e"/>
+      <c r="K220" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="221" ht="27" customHeight="true">
       <c r="A221" s="6" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C221" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="D221" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E221" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F221" s="6" t="s">
         <v>551</v>
-      </c>
-[...7 lines deleted...]
-        <v>541</v>
       </c>
       <c r="G221" s="6" t="e"/>
       <c r="H221" s="6" t="e"/>
-      <c r="I221" s="6" t="e"/>
+      <c r="I221" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J221" s="6" t="e"/>
+      <c r="K221" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="222" ht="27" customHeight="true">
       <c r="A222" s="6" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C222" s="6" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E222" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F222" s="6" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="G222" s="6" t="e"/>
       <c r="H222" s="6" t="e"/>
       <c r="I222" s="6" t="e"/>
       <c r="J222" s="6" t="e"/>
+      <c r="K222" s="6" t="e"/>
     </row>
     <row r="223" ht="27" customHeight="true">
       <c r="A223" s="6" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B223" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E223" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F223" s="6" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="G223" s="6" t="e"/>
       <c r="H223" s="6" t="e"/>
-      <c r="I223" s="6" t="e"/>
+      <c r="I223" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J223" s="6" t="e"/>
+      <c r="K223" s="6" t="e"/>
     </row>
     <row r="224" ht="27" customHeight="true">
       <c r="A224" s="6" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="B224" s="6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C224" s="6" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E224" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F224" s="6" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="G224" s="6" t="e"/>
       <c r="H224" s="6" t="e"/>
       <c r="I224" s="6" t="e"/>
       <c r="J224" s="6" t="e"/>
+      <c r="K224" s="6" t="e"/>
     </row>
     <row r="225" ht="27" customHeight="true">
       <c r="A225" s="6" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="C225" s="6" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E225" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F225" s="6" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="G225" s="6" t="e"/>
       <c r="H225" s="6" t="e"/>
       <c r="I225" s="6" t="e"/>
       <c r="J225" s="6" t="e"/>
+      <c r="K225" s="6" t="e"/>
     </row>
     <row r="226" ht="27" customHeight="true">
       <c r="A226" s="6" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="B226" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C226" s="6" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E226" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F226" s="6" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="G226" s="6" t="e"/>
       <c r="H226" s="6" t="e"/>
-      <c r="I226" s="6" t="e"/>
+      <c r="I226" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J226" s="6" t="e"/>
+      <c r="K226" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="227" ht="27" customHeight="true">
       <c r="A227" s="6" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C227" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="D227" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E227" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F227" s="6" t="s">
         <v>564</v>
-      </c>
-[...7 lines deleted...]
-        <v>565</v>
       </c>
       <c r="G227" s="6" t="e"/>
       <c r="H227" s="6" t="e"/>
-      <c r="I227" s="6" t="e"/>
+      <c r="I227" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J227" s="6" t="e"/>
+      <c r="K227" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="228" ht="27" customHeight="true">
       <c r="A228" s="6" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="C228" s="6" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E228" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F228" s="6" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="G228" s="6" t="e"/>
       <c r="H228" s="6" t="e"/>
       <c r="I228" s="6" t="e"/>
       <c r="J228" s="6" t="e"/>
+      <c r="K228" s="6" t="e"/>
     </row>
     <row r="229" ht="27" customHeight="true">
       <c r="A229" s="6" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E229" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F229" s="6" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="G229" s="6" t="e"/>
       <c r="H229" s="6" t="e"/>
       <c r="I229" s="6" t="e"/>
       <c r="J229" s="6" t="e"/>
+      <c r="K229" s="6" t="e"/>
     </row>
     <row r="230" ht="27" customHeight="true">
       <c r="A230" s="6" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C230" s="6" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E230" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F230" s="6" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="G230" s="6" t="e"/>
       <c r="H230" s="6" t="e"/>
-      <c r="I230" s="6" t="e"/>
+      <c r="I230" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J230" s="6" t="e"/>
+      <c r="K230" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="231" ht="27" customHeight="true">
       <c r="A231" s="6" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C231" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="D231" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E231" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F231" s="6" t="s">
         <v>575</v>
-      </c>
-[...7 lines deleted...]
-        <v>576</v>
       </c>
       <c r="G231" s="6" t="e"/>
       <c r="H231" s="6" t="e"/>
       <c r="I231" s="6" t="e"/>
       <c r="J231" s="6" t="e"/>
+      <c r="K231" s="6" t="e"/>
     </row>
     <row r="232" ht="27" customHeight="true">
       <c r="A232" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="B232" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C232" s="6" t="s">
         <v>577</v>
       </c>
-      <c r="B232" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D232" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E232" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F232" s="6" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="G232" s="6" t="e"/>
       <c r="H232" s="6" t="e"/>
-      <c r="I232" s="6" t="e"/>
+      <c r="I232" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J232" s="6" t="e"/>
+      <c r="K232" s="6" t="e"/>
     </row>
     <row r="233" ht="27" customHeight="true">
       <c r="A233" s="6" t="s">
+        <v>579</v>
+      </c>
+      <c r="B233" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C233" s="6" t="s">
         <v>580</v>
       </c>
-      <c r="B233" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D233" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E233" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F233" s="6" t="s">
-        <v>579</v>
+        <v>89</v>
       </c>
       <c r="G233" s="6" t="e"/>
       <c r="H233" s="6" t="e"/>
-      <c r="I233" s="6" t="e"/>
+      <c r="I233" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J233" s="6" t="e"/>
+      <c r="K233" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="234" ht="27" customHeight="true">
       <c r="A234" s="6" t="s">
+        <v>581</v>
+      </c>
+      <c r="B234" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C234" s="6" t="s">
         <v>582</v>
       </c>
-      <c r="B234" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C234" s="6" t="s">
+      <c r="D234" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E234" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F234" s="6" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>584</v>
       </c>
       <c r="G234" s="6" t="e"/>
       <c r="H234" s="6" t="e"/>
-      <c r="I234" s="6" t="e"/>
+      <c r="I234" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J234" s="6" t="e"/>
+      <c r="K234" s="6" t="e"/>
     </row>
     <row r="235" ht="27" customHeight="true">
       <c r="A235" s="6" t="s">
+        <v>584</v>
+      </c>
+      <c r="B235" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C235" s="6" t="s">
         <v>585</v>
       </c>
-      <c r="B235" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C235" s="6" t="s">
+      <c r="D235" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E235" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F235" s="6" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>587</v>
       </c>
       <c r="G235" s="6" t="e"/>
       <c r="H235" s="6" t="e"/>
       <c r="I235" s="6" t="e"/>
       <c r="J235" s="6" t="e"/>
+      <c r="K235" s="6" t="e"/>
     </row>
     <row r="236" ht="27" customHeight="true">
       <c r="A236" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="B236" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C236" s="6" t="s">
         <v>588</v>
       </c>
-      <c r="B236" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C236" s="6" t="s">
+      <c r="D236" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E236" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F236" s="6" t="s">
         <v>589</v>
-      </c>
-[...7 lines deleted...]
-        <v>587</v>
       </c>
       <c r="G236" s="6" t="e"/>
       <c r="H236" s="6" t="e"/>
       <c r="I236" s="6" t="e"/>
       <c r="J236" s="6" t="e"/>
+      <c r="K236" s="6" t="e"/>
     </row>
     <row r="237" ht="27" customHeight="true">
       <c r="A237" s="6" t="s">
         <v>590</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>591</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E237" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F237" s="6" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="G237" s="6" t="e"/>
       <c r="H237" s="6" t="e"/>
       <c r="I237" s="6" t="e"/>
       <c r="J237" s="6" t="e"/>
+      <c r="K237" s="6" t="e"/>
     </row>
     <row r="238" ht="27" customHeight="true">
       <c r="A238" s="6" t="s">
         <v>592</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>593</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E238" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F238" s="6" t="s">
         <v>594</v>
       </c>
       <c r="G238" s="6" t="e"/>
       <c r="H238" s="6" t="e"/>
       <c r="I238" s="6" t="e"/>
       <c r="J238" s="6" t="e"/>
+      <c r="K238" s="6" t="e"/>
     </row>
     <row r="239" ht="27" customHeight="true">
       <c r="A239" s="6" t="s">
         <v>595</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>596</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E239" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F239" s="6" t="s">
         <v>597</v>
       </c>
       <c r="G239" s="6" t="e"/>
       <c r="H239" s="6" t="e"/>
-      <c r="I239" s="6" t="e"/>
+      <c r="I239" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J239" s="6" t="e"/>
+      <c r="K239" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="240" ht="27" customHeight="true">
       <c r="A240" s="6" t="s">
         <v>598</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>599</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E240" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F240" s="6" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="G240" s="6" t="e"/>
       <c r="H240" s="6" t="e"/>
       <c r="I240" s="6" t="e"/>
       <c r="J240" s="6" t="e"/>
+      <c r="K240" s="6" t="e"/>
     </row>
     <row r="241" ht="27" customHeight="true">
       <c r="A241" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="B241" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C241" s="6" t="s">
         <v>601</v>
       </c>
-      <c r="B241" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D241" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E241" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F241" s="6" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="G241" s="6" t="e"/>
       <c r="H241" s="6" t="e"/>
       <c r="I241" s="6" t="e"/>
       <c r="J241" s="6" t="e"/>
+      <c r="K241" s="6" t="e"/>
     </row>
     <row r="242" ht="27" customHeight="true">
       <c r="A242" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="B242" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="D242" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E242" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F242" s="6" t="s">
         <v>604</v>
-      </c>
-[...13 lines deleted...]
-        <v>606</v>
       </c>
       <c r="G242" s="6" t="e"/>
       <c r="H242" s="6" t="e"/>
       <c r="I242" s="6" t="e"/>
       <c r="J242" s="6" t="e"/>
+      <c r="K242" s="6" t="e"/>
     </row>
     <row r="243" ht="27" customHeight="true">
       <c r="A243" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="B243" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="D243" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E243" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F243" s="6" t="s">
         <v>607</v>
-      </c>
-[...13 lines deleted...]
-        <v>609</v>
       </c>
       <c r="G243" s="6" t="e"/>
       <c r="H243" s="6" t="e"/>
       <c r="I243" s="6" t="e"/>
       <c r="J243" s="6" t="e"/>
+      <c r="K243" s="6" t="e"/>
     </row>
     <row r="244" ht="27" customHeight="true">
       <c r="A244" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="B244" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="D244" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E244" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F244" s="6" t="s">
         <v>610</v>
-      </c>
-[...13 lines deleted...]
-        <v>612</v>
       </c>
       <c r="G244" s="6" t="e"/>
       <c r="H244" s="6" t="e"/>
       <c r="I244" s="6" t="e"/>
       <c r="J244" s="6" t="e"/>
+      <c r="K244" s="6" t="e"/>
     </row>
     <row r="245" ht="27" customHeight="true">
       <c r="A245" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="B245" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C245" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="D245" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E245" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F245" s="6" t="s">
         <v>613</v>
-      </c>
-[...13 lines deleted...]
-        <v>615</v>
       </c>
       <c r="G245" s="6" t="e"/>
       <c r="H245" s="6" t="e"/>
-      <c r="I245" s="6" t="e"/>
+      <c r="I245" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J245" s="6" t="e"/>
+      <c r="K245" s="6" t="e"/>
     </row>
     <row r="246" ht="27" customHeight="true">
       <c r="A246" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="B246" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C246" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="D246" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E246" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F246" s="6" t="s">
         <v>616</v>
-      </c>
-[...13 lines deleted...]
-        <v>618</v>
       </c>
       <c r="G246" s="6" t="e"/>
       <c r="H246" s="6" t="e"/>
-      <c r="I246" s="6" t="e"/>
+      <c r="I246" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J246" s="6" t="e"/>
+      <c r="K246" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="247" ht="27" customHeight="true">
       <c r="A247" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="B247" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C247" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="D247" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E247" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F247" s="6" t="s">
         <v>619</v>
       </c>
-      <c r="B247" s="6" t="s">
-[...11 lines deleted...]
-      <c r="F247" s="6" t="e"/>
       <c r="G247" s="6" t="e"/>
       <c r="H247" s="6" t="e"/>
-      <c r="I247" s="6" t="e"/>
+      <c r="I247" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="J247" s="6" t="e"/>
+      <c r="K247" s="6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="248" ht="27" customHeight="true">
       <c r="A248" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="B248" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248" s="6" t="s">
         <v>621</v>
       </c>
-      <c r="B248" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C248" s="6" t="s">
+      <c r="D248" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E248" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F248" s="6" t="s">
         <v>622</v>
       </c>
-      <c r="D248" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F248" s="6" t="e"/>
       <c r="G248" s="6" t="e"/>
       <c r="H248" s="6" t="e"/>
       <c r="I248" s="6" t="e"/>
       <c r="J248" s="6" t="e"/>
+      <c r="K248" s="6" t="e"/>
     </row>
     <row r="249" ht="27" customHeight="true">
       <c r="A249" s="6" t="s">
         <v>623</v>
       </c>
       <c r="B249" s="6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>624</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E249" s="7" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="F249" s="6" t="e"/>
+        <v>16</v>
+      </c>
+      <c r="F249" s="6" t="s">
+        <v>625</v>
+      </c>
       <c r="G249" s="6" t="e"/>
       <c r="H249" s="6" t="e"/>
       <c r="I249" s="6" t="e"/>
       <c r="J249" s="6" t="e"/>
-    </row>
-    <row r="250" ht="27" customHeight="true" s="1" customFormat="true">
+      <c r="K249" s="6" t="e"/>
+    </row>
+    <row r="250" ht="27" customHeight="true">
       <c r="A250" s="6" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C250" s="6" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D250" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E250" s="7" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="F250" s="6" t="e"/>
+        <v>16</v>
+      </c>
+      <c r="F250" s="6" t="s">
+        <v>628</v>
+      </c>
       <c r="G250" s="6" t="e"/>
       <c r="H250" s="6" t="e"/>
       <c r="I250" s="6" t="e"/>
       <c r="J250" s="6" t="e"/>
+      <c r="K250" s="6" t="e"/>
+    </row>
+    <row r="251" ht="27" customHeight="true">
+      <c r="A251" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="B251" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="D251" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E251" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F251" s="6" t="e"/>
+      <c r="G251" s="6" t="e"/>
+      <c r="H251" s="6" t="e"/>
+      <c r="I251" s="6" t="e"/>
+      <c r="J251" s="6" t="e"/>
+      <c r="K251" s="6" t="e"/>
+    </row>
+    <row r="252" ht="27" customHeight="true">
+      <c r="A252" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="B252" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C252" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="D252" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E252" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F252" s="6" t="e"/>
+      <c r="G252" s="6" t="e"/>
+      <c r="H252" s="6" t="e"/>
+      <c r="I252" s="6" t="e"/>
+      <c r="J252" s="6" t="e"/>
+      <c r="K252" s="6" t="e"/>
+    </row>
+    <row r="253" ht="27" customHeight="true">
+      <c r="A253" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="B253" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C253" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="D253" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E253" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F253" s="6" t="e"/>
+      <c r="G253" s="6" t="e"/>
+      <c r="H253" s="6" t="e"/>
+      <c r="I253" s="6" t="e"/>
+      <c r="J253" s="6" t="e"/>
+      <c r="K253" s="6" t="e"/>
+    </row>
+    <row r="254" ht="27" customHeight="true" s="1" customFormat="true">
+      <c r="A254" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="B254" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C254" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="D254" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E254" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F254" s="6" t="e"/>
+      <c r="G254" s="6" t="e"/>
+      <c r="H254" s="6" t="e"/>
+      <c r="I254" s="6" t="e"/>
+      <c r="J254" s="6" t="e"/>
+      <c r="K254" s="6" t="e"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:J3"/>
-    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A4:K4"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="250" max="16383" man="true"/>
+    <brk id="254" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>