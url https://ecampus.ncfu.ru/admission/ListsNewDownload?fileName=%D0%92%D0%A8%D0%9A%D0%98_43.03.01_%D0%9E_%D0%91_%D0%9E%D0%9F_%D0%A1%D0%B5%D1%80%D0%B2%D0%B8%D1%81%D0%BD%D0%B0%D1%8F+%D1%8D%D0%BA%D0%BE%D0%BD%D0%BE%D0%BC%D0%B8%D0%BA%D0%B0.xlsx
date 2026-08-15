--- v0 (2026-06-27)
+++ v1 (2026-08-15)
@@ -23,62 +23,59 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="11400" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Лист_1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author/>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>Конкурсная группа - ВШКИ_43.03.01_О_Б_ОП_Сервисная экономика</t>
   </si>
   <si>
-    <t>Всего мест: 2. Зачислено: 0. К зачислению: 2.</t>
+    <t>Всего мест: 2. Зачислено: 2. К зачислению: 0.</t>
+  </si>
+  <si>
+    <t>№</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Уникальный код</t>
   </si>
   <si>
     <t>Есть договор утвержден</t>
   </si>
   <si>
     <t>Согласие на зачисление</t>
   </si>
   <si>
     <t>Основной высший приоритет</t>
   </si>
   <si>
     <t>Высший проходной приоритет</t>
   </si>
   <si>
     <t>Сумма баллов по предметам</t>
   </si>
   <si>
     <t>Предмет (Основы правоведения / Обществознание)</t>
   </si>
@@ -103,102 +100,150 @@
   <si>
     <t>Основание поступления</t>
   </si>
   <si>
     <t>Без вступительных испытаний</t>
   </si>
   <si>
     <t>Основание приема БВИ</t>
   </si>
   <si>
     <t>Сумма баллов за общие инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов за целевые инд.дост.(конкурсные)</t>
   </si>
   <si>
     <t>Сумма баллов</t>
   </si>
   <si>
     <t>Есть преимущественное право</t>
   </si>
   <si>
     <t>Текущий статус конкурса</t>
   </si>
   <si>
-    <t>Договор по физ лицу</t>
-[...5 lines deleted...]
-    <t>Образовательное учреждение (полное наименование)</t>
+    <t>1</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>2261303</t>
+  </si>
+  <si>
+    <t>✓</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0 </t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>Обществознание</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>История</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Общие места</t>
+  </si>
+  <si>
+    <t>Бюджетная основа</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>Участвует в конкурсе</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2337734</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>1655972</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Математика</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
     <t>982573</t>
   </si>
   <si>
-    <t>✓</t>
-[...4 lines deleted...]
-  <si>
     <t>152</t>
   </si>
   <si>
-    <t>Обществознание</t>
-[...1 lines deleted...]
-  <si>
     <t>52</t>
   </si>
   <si>
-    <t>Математика</t>
-[...1 lines deleted...]
-  <si>
     <t>48</t>
-  </si>
-[...16 lines deleted...]
-    <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ГИМНАЗИЯ №1 Г.КАРАБУЛАК</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="50" formatCode=""/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Arial"/>
       <charset val="0"/>
       <family val="2"/>
       <b val="false"/>
       <i val="false"/>
       <strike val="false"/>
       <sz val="8"/>
       <u val="none"/>
     </font>
     <font>
@@ -245,408 +290,517 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="000000"/>
       </left>
       <right style="thin">
         <color rgb="000000"/>
       </right>
       <top style="thin">
         <color rgb="000000"/>
       </top>
       <bottom style="thin">
         <color rgb="000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0"/>
     <xf numFmtId="0" fontId="0" applyAlignment="true">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" applyFont="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" borderId="1" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 	<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
 	<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
 	<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 	<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="false" summaryRight="false"/>
     <pageSetUpPr autoPageBreaks="false" fitToPage="true"/>
   </sheetPr>
-  <dimension ref="Y8"/>
+  <dimension ref="W10"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0" rightToLeft="false"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5" customHeight="true" defaultRowHeight="11.429"/>
   <cols>
-    <col min="1" max="1" width="7" style="1" customWidth="true"/>
-    <col min="2" max="2" width="14" style="1" customWidth="true"/>
+    <col min="1" max="1" width="5.83203125" style="1" customWidth="true"/>
+    <col min="2" max="2" width="7" style="1" customWidth="true"/>
     <col min="3" max="3" width="14" style="1" customWidth="true"/>
     <col min="4" max="4" width="14" style="1" customWidth="true"/>
     <col min="5" max="5" width="14" style="1" customWidth="true"/>
     <col min="6" max="6" width="14" style="1" customWidth="true"/>
-    <col min="7" max="7" width="14.83203125" style="1" customWidth="true"/>
-[...8 lines deleted...]
-    <col min="16" max="16" width="14" style="1" customWidth="true"/>
+    <col min="7" max="7" width="14" style="1" customWidth="true"/>
+    <col min="8" max="8" width="14.83203125" style="1" customWidth="true"/>
+    <col min="9" max="9" width="14" style="1" customWidth="true"/>
+    <col min="10" max="10" width="4.66796875" style="1" customWidth="true"/>
+    <col min="11" max="11" width="14" style="1" customWidth="true"/>
+    <col min="12" max="12" width="4.66796875" style="1" customWidth="true"/>
+    <col min="13" max="13" width="14" style="1" customWidth="true"/>
+    <col min="14" max="14" width="4.66796875" style="1" customWidth="true"/>
+    <col min="15" max="15" width="14" style="1" customWidth="true"/>
+    <col min="16" max="16" width="29.83203125" style="1" customWidth="true"/>
     <col min="17" max="17" width="14" style="1" customWidth="true"/>
     <col min="18" max="18" width="14" style="1" customWidth="true"/>
     <col min="19" max="19" width="14" style="1" customWidth="true"/>
-    <col min="20" max="20" width="7.66796875" style="1" customWidth="true"/>
-    <col min="21" max="21" width="14" style="1" customWidth="true"/>
+    <col min="20" max="20" width="14" style="1" customWidth="true"/>
+    <col min="21" max="21" width="7.66796875" style="1" customWidth="true"/>
     <col min="22" max="22" width="14" style="1" customWidth="true"/>
     <col min="23" max="23" width="14" style="1" customWidth="true"/>
-    <col min="24" max="24" width="14" style="1" customWidth="true"/>
-    <col min="25" max="25" width="14" style="1" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="1" ht="13" customHeight="true">
-[...27 lines deleted...]
-    </row>
+    <row r="1" ht="13" customHeight="true"/>
     <row r="2" ht="11" customHeight="true" s="1" customFormat="true"/>
     <row r="3" ht="13" customHeight="true">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="2" t="e"/>
+      <c r="C3" s="2" t="e"/>
+      <c r="D3" s="2" t="e"/>
+      <c r="E3" s="2" t="e"/>
+      <c r="F3" s="2" t="e"/>
+      <c r="G3" s="2" t="e"/>
+      <c r="H3" s="2" t="e"/>
+      <c r="I3" s="2" t="e"/>
+      <c r="J3" s="2" t="e"/>
+      <c r="K3" s="2" t="e"/>
+      <c r="L3" s="2" t="e"/>
+      <c r="M3" s="2" t="e"/>
+      <c r="N3" s="2" t="e"/>
+      <c r="O3" s="2" t="e"/>
+      <c r="P3" s="2" t="e"/>
+      <c r="Q3" s="2" t="e"/>
+      <c r="R3" s="2" t="e"/>
+      <c r="S3" s="2" t="e"/>
+      <c r="T3" s="2" t="e"/>
+      <c r="U3" s="2" t="e"/>
+      <c r="V3" s="2" t="e"/>
+      <c r="W3" s="2" t="e"/>
+    </row>
+    <row r="4" ht="12" customHeight="true">
+      <c r="A4" s="3" t="s">
         <v>1</v>
-      </c>
-[...27 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B4" s="3" t="e"/>
       <c r="C4" s="3" t="e"/>
       <c r="D4" s="3" t="e"/>
       <c r="E4" s="3" t="e"/>
       <c r="F4" s="3" t="e"/>
       <c r="G4" s="3" t="e"/>
       <c r="H4" s="3" t="e"/>
       <c r="I4" s="3" t="e"/>
       <c r="J4" s="3" t="e"/>
       <c r="K4" s="3" t="e"/>
       <c r="L4" s="3" t="e"/>
       <c r="M4" s="3" t="e"/>
       <c r="N4" s="3" t="e"/>
       <c r="O4" s="3" t="e"/>
       <c r="P4" s="3" t="e"/>
       <c r="Q4" s="3" t="e"/>
       <c r="R4" s="3" t="e"/>
       <c r="S4" s="3" t="e"/>
       <c r="T4" s="3" t="e"/>
       <c r="U4" s="3" t="e"/>
       <c r="V4" s="3" t="e"/>
       <c r="W4" s="3" t="e"/>
-      <c r="X4" s="3" t="e"/>
-      <c r="Y4" s="3" t="e"/>
     </row>
-    <row r="5" ht="12" customHeight="true">
-      <c r="A5" s="4" t="s">
+    <row r="5" ht="11" customHeight="true" s="1" customFormat="true"/>
+    <row r="6" ht="495" customHeight="true">
+      <c r="A6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="4" t="e"/>
-[...22 lines deleted...]
-      <c r="Y5" s="4" t="e"/>
+      <c r="C6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="V6" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="W6" s="6" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="6" ht="11" customHeight="true" s="1" customFormat="true"/>
-[...34 lines deleted...]
-      <c r="L7" s="5" t="s">
+    <row r="7" ht="27" customHeight="true">
+      <c r="A7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="4" t="e"/>
+      <c r="E7" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="5" t="s">
-[...26 lines deleted...]
-      <c r="V7" s="6" t="s">
+      <c r="N7" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q7" s="4" t="e"/>
+      <c r="R7" s="4" t="e"/>
+      <c r="S7" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="T7" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" s="4" t="e"/>
+      <c r="W7" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" ht="27" customHeight="true">
+      <c r="A8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="W7" s="6" t="s">
+      <c r="C8" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" s="4" t="e"/>
+      <c r="E8" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P8" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q8" s="4" t="e"/>
+      <c r="R8" s="4" t="e"/>
+      <c r="S8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="V8" s="4" t="e"/>
+      <c r="W8" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" ht="27" customHeight="true">
+      <c r="A9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="X7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="Y7" s="6" t="s">
+      <c r="C9" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="4" t="e"/>
+      <c r="E9" s="4" t="e"/>
+      <c r="F9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P9" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q9" s="4" t="e"/>
+      <c r="R9" s="4" t="e"/>
+      <c r="S9" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="T9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="V9" s="4" t="e"/>
+      <c r="W9" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" ht="27" customHeight="true" s="1" customFormat="true">
+      <c r="A10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D10" s="4" t="e"/>
+      <c r="E10" s="4" t="s">
         <v>28</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="F10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...14 lines deleted...]
-      <c r="J8" s="7" t="s">
+      <c r="J10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K8" s="7" t="s">
-[...5 lines deleted...]
-      <c r="M8" s="7" t="s">
+      <c r="P10" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="N8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="O8" s="8" t="s">
+      <c r="Q10" s="4" t="e"/>
+      <c r="R10" s="4" t="e"/>
+      <c r="S10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="T10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="U10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="V10" s="4" t="e"/>
+      <c r="W10" s="4" t="s">
         <v>39</v>
-      </c>
-[...20 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A5:Y5"/>
+  <mergeCells count="2">
+    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A4:W4"/>
   </mergeCells>
   <pageMargins left="0.393700787401574803149606299" top="0.393700787401574803149606299" right="0.393700787401574803149606299" bottom="0.393700787401574803149606299" header="0" footer="0"/>
   <pageSetup blackAndWhite="false" fitToHeight="0" fitToWidth="1" pageOrder="overThenDown" orientation="portrait" paperSize="9"/>
   <headerFooter alignWithMargins="true" scaleWithDoc="true"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="8" max="16383" man="true"/>
+    <brk id="10" max="16383" man="true"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>